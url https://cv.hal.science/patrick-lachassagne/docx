--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 472, pp.108555. </w:t>
+              <w:t xml:space="preserve">, 2026, 472, 108555 [20 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -338,533 +338,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the origin of springs in weathered-fractured crystalline aquifers using a hydrogeophysical approach</w:t>
+                <w:t xml:space="preserve">Enhancement of the geological mapping in weathered plutonic and metamorphic rocks areas using village water supply wells data (lithology and hydrochemistry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi Jean-Michel Kouassi</w:t>
+                <w:t xml:space="preserve">Cheik Abba Cissé Ouangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séta Naba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brou Dibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63748-8⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (22), pp.e40376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870762v1</w:t>
+                <w:t xml:space="preserve">hal-04870745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les comportements sur le terrain nous disent des chercheurs : une expérimentation réflexive menée en Cévennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the origin of springs in weathered-fractured crystalline aquifers using a hydrogeophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Jean-Michel Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oi Mangoua Jules Mangoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+                <w:t xml:space="preserve">Abé Parfait Sombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+                <w:t xml:space="preserve">Brou Dibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.23239⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63748-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529767v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Andesitic aquifers—hydrogeological conceptual models and insights relevant to applied hydrogeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que les comportements sur le terrain nous disent des chercheurs : une expérimentation réflexive menée en Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Baud</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-024-02784-0⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.23239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04870800v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the geological mapping in weathered plutonic and metamorphic rocks areas using village water supply wells data (lithology and hydrochemistry)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Andesitic aquifers—hydrogeological conceptual models and insights relevant to applied hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheik Abba Cissé Ouangaré</w:t>
+                <w:t xml:space="preserve">A. Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séta Naba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (22), pp.e40376. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.1259-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-024-02784-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870745v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
               </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heru Hendrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agung Harijoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heru Hendrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haryo Edi Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1242,1191 +1242,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration from crystalline unconfined aquifers as the cause of groundwater salinization in a semiarid area of Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Sávio Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bayu Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (3), pp.739-758. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02755-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805954v1</w:t>
+                <w:t xml:space="preserve">hal-04888430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment on “A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells”: technical note published in Hydrogeology Journal (2022) 30:1917–1931, by Alix Toulier, Patrick Lachassagne, Heru Hendrayana, Arif Fadillah and Hervé Jourde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Toulier</w:t>
+                <w:t xml:space="preserve">Transpiration from crystalline unconfined aquifers as the cause of groundwater salinization in a semiarid area of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sávio Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.845-847. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02614-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.739-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02755-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125154v1</w:t>
+                <w:t xml:space="preserve">hal-04805954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+                <w:t xml:space="preserve">Reply to Comment on “A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells”: technical note published in Hydrogeology Journal (2022) 30:1917–1931, by Alix Toulier, Patrick Lachassagne, Heru Hendrayana, Arif Fadillah and Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Fadillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.845-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02614-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888430v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-022-02505-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.101037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727533v1</w:t>
+                <w:t xml:space="preserve">hal-03666187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Fadillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.101037. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-022-02505-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666187v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Methods for Processing Hard Rock Aquifers Boreholes’ Databases. Application to the Hydrodynamic Characterization of Metamorphic Aquifers from Western Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Hydrogeology of weathered crystalline/hard-rock aquifers—guidelines for the operational survey and management of their groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi Aristide Aoulou</w:t>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Pistre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13223219⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.2561-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02339-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738408v1</w:t>
+                <w:t xml:space="preserve">hal-03321731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary conceptual model of the Arjuno Welirang hydrogeological system, and comparison with the Bromo Tengger: An illustration of the hydrogeological systems diversity in volcanic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">V de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rouché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+                <w:t xml:space="preserve">A Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 851 (1), pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03665315v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary conceptual model of the Arjuno Welirang hydrogeological system, and comparison with the Bromo Tengger: An illustration of the hydrogeological systems diversity in volcanic areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jourde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Fadillah</w:t>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012016⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870937v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Hydrogeology of weathered crystalline/hard-rock aquifers—guidelines for the operational survey and management of their groundwater resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Methods for Processing Hard Rock Aquifers Boreholes’ Databases. Application to the Hydrodynamic Characterization of Metamorphic Aquifers from Western Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Aristide Aoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéï Marie Solange Oga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.2561-2594. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02339-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13223219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03321731v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Groundwater? How to Manage and Protect Groundwater Resources</w:t>
               </w:r>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic analytical solution for modelling pumping tests in wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3868,1014 +3868,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual hydrodynamic model of a geological discontinuity in hard rock aquifers: example of a quartz reef in granitic terrain in South India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faisal K. Zaidi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subash Chandra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 405 (3-4), pp.474-487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.050⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672876v1</w:t>
+                <w:t xml:space="preserve">hal-00562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the piezometric fluctuations and precursors associated with the November 29, 2007, magnitude 7.4 earthquake in Martinique (Lesser Antilles) Interprétation des fluctuations piézométriques et des précurseurs associés au séisme de magnitude 7,4 du 29 novembre 2007 sur l'île de la Martinique (Petites Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (11-12), pp.760-776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources en eau souterraine en contexte volcanique insulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Conceptual hydrodynamic model of a geological discontinuity in hard rock aquifers: example of a quartz reef in granitic terrain in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal K. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subash Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 405 (3-4), pp.474-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662103v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fracture permeability of Hard Rock Aquifers is due neither to tectonics, nor to unloading, but to weathering processes</w:t>
+                <w:t xml:space="preserve">Les ressources en eau souterraine en contexte volcanique insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00677122v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fracture permeability of Hard Rock Aquifers is due neither to tectonics, nor to unloading, but to weathering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00998.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562561v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des ressources en eau de la Martinique : calcul spatialisé de la pluie efficace et validation à l'échelle du bassin versant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a tool for managing groundwater resources in semi-arid hard rock regions: application to a rural watershed in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/045098ar⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (19), p. 2784-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605928v1</w:t>
+                <w:t xml:space="preserve">hal-00522530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Mapping of Hard-Rock Aquifer Properties Applied to Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+                <w:t xml:space="preserve">Évaluation des ressources en eau de la Martinique : calcul spatialisé de la pluie efficace et validation à l'échelle du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.361-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045098ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2009.00620.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00561090v1</w:t>
+                <w:t xml:space="preserve">hal-00605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for managing groundwater resources in semi-arid hard rock regions: application to a rural watershed in South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Scale Mapping of Hard-Rock Aquifer Properties Applied to Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
+                <w:t xml:space="preserve">Raymonde Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Hrkal</w:t>
+                <w:t xml:space="preserve">Francis D. Bougaïré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (2), p. 269-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2009.00620.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7696⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522530v1</w:t>
+                <w:t xml:space="preserve">hal-00561090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t>
               </w:r>
@@ -5228,77 +5228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized 3-D geological and hydrogeological conceptual model of granite aquifers controlled by single or multiphase weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,174 +5364,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éléments sur la structure et le fonctionnement hydrogéologique du plateau basaltique de l'Aubrac (Massif central, France). Première évaluation des potentialités en eau souterraine</w:t>
+                <w:t xml:space="preserve">Magnetic resonance sounding (MRS) and resistivity characterisation of a mountain hard rock aquifer: the Ringelbach Catchment, Vosges Massif, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bourlier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 337 (7), pp.663-673. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.267 à 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763327v1</w:t>
+                <w:t xml:space="preserve">insu-00383122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,161 +5644,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance sounding (MRS) and resistivity characterisation of a mountain hard rock aquifer: the Ringelbach Catchment, Vosges Massif, France</w:t>
+                <w:t xml:space="preserve">Nouveaux éléments sur la structure et le fonctionnement hydrogéologique du plateau basaltique de l'Aubrac (Massif central, France). Première évaluation des potentialités en eau souterraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ambroise</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.267 à 274. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (7), pp.663-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00383122v1</w:t>
+                <w:t xml:space="preserve">hal-03763327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field hydrogeology 2059: A contemplation</w:t>
               </w:r>
@@ -5870,51 +5870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The links between MRS parameters and the hydrogeological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial measurements of stream baseflow, a relevant method for aquifer characterization and permeability evaluation. Application to a hard-rock aquifer, the Oman ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,64 +6090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of proton magnetic resonance soundings to groundwater reserve mapping in weathered basement rocks (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6237,51 +6237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in the fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,299 +6326,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Subrahmanyam</w:t>
+                <w:t xml:space="preserve">Evaluation of aquifer thickness by analysing recession hydrographs. Application to the Oman ophiolite hard-rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Touchard</w:t>
+                <w:t xml:space="preserve">P Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al-Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1631-0713(03)00082-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 274 (1-4), pp.248-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00418-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458977v2</w:t>
+                <w:t xml:space="preserve">hal-04085247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of aquifer thickness by analysing recession hydrographs. Application to the Oman ophiolite hard-rock aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Al-Malki</w:t>
+                <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Subrahmanyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00418-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (5), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0713(03)00082-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04085247v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of earth tides effect on water level fluctuations in an unconfined hard rock aquifer using spectral analysis</w:t>
               </w:r>
@@ -6846,1092 +6846,1092 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des sondages électriques verticaux dans la compréhension des inondations dues à la remontée de nappe phréatique en milieu urbain : cas de la ville de Niamey (République du Niger)</w:t>
+                <w:t xml:space="preserve">Development of a Methodology for Generalized Reuse Practices Based on Quantitative, Social, and Economic Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Alassane Hado</w:t>
+                <w:t xml:space="preserve">Chloé Delomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Adamou</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Géophysique des Sols et des Formations Superficielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Avignon, France. pp.129-132</w:t>
+              <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477101v1</w:t>
+                <w:t xml:space="preserve">hal-05184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des sondages électriques verticaux dans la compréhension des inondations dues à la remontée de nappe phréatique en milieu urbain : cas de la ville de Niamey (République du Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Lachassagne</w:t>
+                <w:t xml:space="preserve">H. Alassane Hado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">M.M. Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Saqalli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de Géophysique des Sols et des Formations Superficielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Avignon, France. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495134v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to understand the salinization of fractured crystalline aquifers in semi-arid region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+                <w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806780v1</w:t>
+                <w:t xml:space="preserve">hal-04495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte R Dromard</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach to understand the salinization of fractured crystalline aquifers in semi-arid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.393 - 398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-393-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564630v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte R Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179952v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752134v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702997v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157490v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7963,1186 +7963,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342307v1</w:t>
+                <w:t xml:space="preserve">hal-04157490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative modeling of stable isotopes data to delineate aquifer recharge area. Application to the Bromo-Tengger stratovolcano (Indonesia).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Toulier</w:t>
+                <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907474v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of fracturingin hard‐rock aquifers: what are the factors controlling the properties of the fractured layer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Quantitative modeling of stable isotopes data to delineate aquifer recharge area. Application to the Bromo-Tengger stratovolcano (Indonesia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique De Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flowpath 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH Italian Chapter, Jun 2017, Cagliari, Italy. pp.14 - 16</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507252v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie et résultats d’application de la tomographie électrique de résistivité par courant continu pour l’exploration hydrogéologique des aquifères discontinus en domaine de socle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of fracturingin hard‐rock aquifers: what are the factors controlling the properties of the fractured layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Hydrogéologie ; Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
+              <w:t xml:space="preserve">Flowpath 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH Italian Chapter, Jun 2017, Cagliari, Italy. pp.14 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139140v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-layer conceptual model of Hard Rock Aquifers: validation with a deterministic hydrogeological model.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie et résultats d’application de la tomographie électrique de résistivité par courant continu pour l’exploration hydrogéologique des aquifères discontinus en domaine de socle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Technical Days of the International Association of Hydrogeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Vendée, France</w:t>
+              <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Hydrogéologie ; Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491060v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie régionale au 1/250 000 de l’épaisseur des altérites et de l’horizon fissuré utile (projet SILURES Bretagne)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The two-layer conceptual model of Hard Rock Aquifers: validation with a deterministic hydrogeological model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Roche-sur-Yon, France</w:t>
+              <w:t xml:space="preserve">20th Technical Days of the International Association of Hydrogeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vendée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180206v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematic modeling of complex aquifer: Evian Natural Mineral Water case study considering lumped and distributed models.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+                <w:t xml:space="preserve">Cartographie régionale au 1/250 000 de l’épaisseur des altérites et de l’horizon fissuré utile (projet SILURES Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Travi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Anne Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337676v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the piezometric fluctuations associated to the november 29, 2007 7.4 earthquake in Martinique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematic modeling of complex aquifer: Evian Natural Mineral Water case study considering lumped and distributed models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosier - Guadeloupe - FWI, France. pp.92</w:t>
+              <w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641754v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20 years technical and socio-economic Evian experience conciliating groundwater quality preservation, collective responsibility for environment protection and local development, and its transposition to other Danone water resources in the world.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of the piezometric fluctuations associated to the november 29, 2007 7.4 earthquake in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Le Hec</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des ressources en eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orléans, France. 19 p</w:t>
+              <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosier - Guadeloupe - FWI, France. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809537v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The 20 years technical and socio-economic Evian experience conciliating groundwater quality preservation, collective responsibility for environment protection and local development, and its transposition to other Danone water resources in the world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Hec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des ressources en eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orléans, France. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Importance of a high resolution lithological and geometrical knowledge for Mediterranean coast sedimentary aquifers management. Application to the Roussillon basin, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Salt Water Intrusion Meeting - 18 SWIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9152,150 +9277,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing knowledge on long term hydro-social trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9305,475 +9430,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Junqa</w:t>
+                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262239v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Junqa</w:t>
+                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261676v1</w:t>
+                <w:t xml:space="preserve">hal-04262239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Cover Deterministic Distributed Hydrological Modelling at the Catchment Scale Modélisation hydrologique déterministe distribuée de la couverture forestière à l’échelle du bassin versant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Modelling of the Vals-les-Bains Carbo-gaseous Natural Mineral Hydrosystem and Analysis of Sensitivity to Changes in Land Use and Water Management Practices Modélisation déterministe de l’hydrosystème d’eau minérale naturelle carbo-gazeuse de Vals-les-Bains et analyse de sensibilité aux changements d’occupation du sol et des pratiques de gestion de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rouquet</w:t>
+                <w:t xml:space="preserve">Jf Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
+              <w:t xml:space="preserve">, pp.266, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406132v1</w:t>
+                <w:t xml:space="preserve">hal-01406137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Modelling of the Vals-les-Bains Carbo-gaseous Natural Mineral Hydrosystem and Analysis of Sensitivity to Changes in Land Use and Water Management Practices Modélisation déterministe de l’hydrosystème d’eau minérale naturelle carbo-gazeuse de Vals-les-Bains et analyse de sensibilité aux changements d’occupation du sol et des pratiques de gestion de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest Cover Deterministic Distributed Hydrological Modelling at the Catchment Scale Modélisation hydrologique déterministe distribuée de la couverture forestière à l’échelle du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.266, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
+              <w:t xml:space="preserve">, pp.153, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406137v1</w:t>
+                <w:t xml:space="preserve">hal-01406132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the drainage discharge and assessing the impacts of tunnels drilled in Hard Rocks</w:t>
               </w:r>
@@ -10173,90 +10298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et temps long : étudier le passé des dynamiques d’évolution des interactions de l’eau et de l’homme pour envisager le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10992,51 +11117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Jean-Michel Kouassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Mangoua Jules Mangoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Parfait Sombo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Dibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63748-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heru Hendrayana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02784-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Abba Ciss&#233; Ouangar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Fadillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02605-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kreis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2253227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Harijoko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Edi Wibowo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.106.3728" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Beate Kreis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Martins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02755-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02614-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03727533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02505-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Montety" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadillah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02339-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX885SD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.395" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00677122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00998.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFX3C66L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00561090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Blanchin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. Bouga&#239;r&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2009.00620.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZVPKL7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Reddy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sukhija" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagabhushanam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8RXRSR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourlier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-004-0392-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW6RDPKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03794664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1502" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MC4N8B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.1.21" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bakalowicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Weng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Malki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00418-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNPC13SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Foucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00062-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85BLTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassane Hado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Adamou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04806780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-393-2024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01507252v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dheilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809537v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Errero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerceau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junqa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406132v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406137v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Terrisse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Tontsa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Temgoua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obina Chigoziem Akakuru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Toukou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2025.2589786" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fermond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560238v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lehours" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Abba Ciss&#233; Ouangar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Jean-Michel Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Mangoua Jules Mangoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Parfait Sombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Dibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63748-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heru Hendrayana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02784-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Fadillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02605-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kreis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2253227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Harijoko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Edi Wibowo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.106.3728" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Beate Kreis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02755-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02614-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03727533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02505-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02339-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Montety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadillah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX885SD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.395" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00677122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00998.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFX3C66L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00561090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Blanchin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. Bouga&#239;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2009.00620.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZVPKL7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Reddy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sukhija" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagabhushanam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8RXRSR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763327v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-004-0392-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW6RDPKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03794664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1502" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MC4N8B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.1.21" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085247v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bakalowicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Weng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Malki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00418-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNPC13SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Foucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00062-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85BLTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassane Hado" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Adamou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04806780v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-393-2024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01507252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dheilly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Terrisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Tontsa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Temgoua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obina Chigoziem Akakuru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Toukou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2025.2589786" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fermond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560238v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lehours" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>