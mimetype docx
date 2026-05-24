--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4096 +234,4084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bakalowicz: Besides his contributions to a better understanding of coastal karst aquifers, a major scientist in karst hydrogeology</w:t>
+                <w:t xml:space="preserve">Are there biases in borehole databases of weathered basement aquifers affecting their reliability to estimate aquifer productivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">August Abdon Kinglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Galiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Koïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-025-02964-6⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 34 (3), pp.497-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-025-02991-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535241v1</w:t>
+                <w:t xml:space="preserve">hal-05629239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the geological mapping in weathered plutonic and metamorphic rocks areas using village water supply wells data (lithology and hydrochemistry)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Michel Bakalowicz: Besides his contributions to a better understanding of coastal karst aquifers, a major scientist in karst hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40376⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-025-02964-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04870745v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the origin of springs in weathered-fractured crystalline aquifers using a hydrogeophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Jean-Michel Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oi Mangoua Jules Mangoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abé Parfait Sombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brou Dibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.12977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-63748-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les comportements sur le terrain nous disent des chercheurs : une expérimentation réflexive menée en Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.23239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Andesitic aquifers—hydrogeological conceptual models and insights relevant to applied hydrogeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heru Hendrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (5), pp.1259-1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-024-02784-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the geological mapping in weathered plutonic and metamorphic rocks areas using village water supply wells data (lithology and hydrochemistry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Abba Cissé Ouangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séta Naba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02605-w⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (22), pp.e40376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04155720v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the groundwater salinity of hard-rock aquifers in semi-arid hinterlands using a multidisciplinary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arif Fadillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2253227⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.849-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02605-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244740v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological Interpretation using Electrical Resistivity Tomography : Methodology and Conceptual Model in Andesitic Volcanic Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Harijoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agung Harijoko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+                <w:t xml:space="preserve">Haryo Edi Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (106), pp.25-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21660/2023.106.3728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dumont</w:t>
+                <w:t xml:space="preserve">Explaining the groundwater salinity of hard-rock aquifers in semi-arid hinterlands using a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Plagnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Jean-Denis Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayu Nugraha</w:t>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (15), pp.2189-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2253227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888430v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration from crystalline unconfined aquifers as the cause of groundwater salinization in a semiarid area of Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
+                <w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Taupin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Sávio Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02755-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805954v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment on “A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells”: technical note published in Hydrogeology Journal (2022) 30:1917–1931, by Alix Toulier, Patrick Lachassagne, Heru Hendrayana, Arif Fadillah and Hervé Jourde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transpiration from crystalline unconfined aquifers as the cause of groundwater salinization in a semiarid area of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sávio Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.845-847. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.739-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02755-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02614-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125154v1</w:t>
+                <w:t xml:space="preserve">hal-04805954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Comment on “A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells”: technical note published in Hydrogeology Journal (2022) 30:1917–1931, by Alix Toulier, Patrick Lachassagne, Heru Hendrayana, Arif Fadillah and Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heru Hendrayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Fadillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.845-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02614-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03666187v1</w:t>
+                <w:t xml:space="preserve">hal-04125154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effective device and methodology to compute aquifer transmissivity and piezometry from free-flowing artesian wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heru Hendrayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-022-02505-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Hydrogeology of weathered crystalline/hard-rock aquifers—guidelines for the operational survey and management of their groundwater resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+                <w:t xml:space="preserve">Assessing rainfall global products reliability for water resource management in a tropical volcanic mountainous catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wyns</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02339-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.101037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03321731v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary conceptual model of the Arjuno Welirang hydrogeological system, and comparison with the Bromo Tengger: An illustration of the hydrogeological systems diversity in volcanic areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Review: Hydrogeology of weathered crystalline/hard-rock aquifers—guidelines for the operational survey and management of their groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V de Montety</w:t>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fadillah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 851 (1), pp.012016. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.2561-2594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02339-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04870937v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+                <w:t xml:space="preserve">Preliminary conceptual model of the Arjuno Welirang hydrogeological system, and comparison with the Bromo Tengger: An illustration of the hydrogeological systems diversity in volcanic areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">B Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+                <w:t xml:space="preserve">H Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+                <w:t xml:space="preserve">V de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Mahé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+                <w:t xml:space="preserve">A Fadillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 851 (1), pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/851/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03665315v1</w:t>
+                <w:t xml:space="preserve">hal-04870937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Methods for Processing Hard Rock Aquifers Boreholes’ Databases. Application to the Hydrodynamic Characterization of Metamorphic Aquifers from Western Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Aristide Aoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi Aristide Aoulou</w:t>
+                <w:t xml:space="preserve">Severin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Pistre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yéï Marie Solange Oga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (22), pp.3219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13223219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Groundwater? How to Manage and Protect Groundwater Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000515024⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870947v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What Is Groundwater? How to Manage and Protect Groundwater Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (Suppl. 1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000515024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410291v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Tropical Landcover and Soil Properties on Landslides’ Aquifer Recharge, Piezometry and Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.1491. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10101491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100498v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic analytical solution for modelling pumping tests in wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Tropical Landcover and Soil Properties on Landslides’ Aquifer Recharge, Piezometry and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lanini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10101491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814503v1</w:t>
+                <w:t xml:space="preserve">hal-02100498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the geothermal effects caused by the weathering of crystalline rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 479 (1), pp.59-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP479.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and location of the laminated layer within hard rock weathering profiles from electrical resistivity tomography: implications for water well siting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A generic analytical solution for modelling pumping tests in wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP479.7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.89 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870976v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization and location of the laminated layer within hard rock weathering profiles from electrical resistivity tomography: implications for water well siting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Francis Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+                <w:t xml:space="preserve">Christine Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479 (1), pp.187-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP479.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573616v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the specific yield in a two-layer hard-rock aquifer model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marina Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 551, pp.328-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537837v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification of the specific yield in a two-layer hard-rock aquifer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-013-1073-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551, pp.328-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944206v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution conceptual hydrogeological model of complex basaltic volcanic islands: a Mayotte, Comoros, case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-013-1073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00981966v1</w:t>
+                <w:t xml:space="preserve">hal-00944206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution conceptual hydrogeological model of complex basaltic volcanic islands: a Mayotte, Comoros, case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Blavoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Nicolas Frissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Henriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Maud Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 494, pp. 116-133. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00827549v1</w:t>
+                <w:t xml:space="preserve">hal-00981966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D genetic approach to high-resolution geological modelling of the volcanic infill of a paleovalley system. Application to the Volvic catchment (Chaîne des Puys, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fifty-year chronicle of tritium data for characterising the functioning of the Evian and Thonon (France) glacial aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bernard Blavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp. 116-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822445v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00827549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A 3-D genetic approach to high-resolution geological modelling of the volcanic infill of a paleovalley system. Application to the Volvic catchment (Chaîne des Puys, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183 (5), pp.395-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00562561v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the piezometric fluctuations and precursors associated with the November 29, 2007, magnitude 7.4 earthquake in Martinique (Lesser Antilles) Interprétation des fluctuations piézométriques et des précurseurs associés au séisme de magnitude 7,4 du 29 novembre 2007 sur l'île de la Martinique (Petites Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Conceptual hydrodynamic model of a geological discontinuity in hard rock aquifers: example of a quartz reef in granitic terrain in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leonardi</w:t>
+                <w:t xml:space="preserve">Faisal K. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Henriot</w:t>
+                <w:t xml:space="preserve">Subash Chandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (11-12), pp.760-776. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 405 (3-4), pp.474-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681382v1</w:t>
+                <w:t xml:space="preserve">hal-00672876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual hydrodynamic model of a geological discontinuity in hard rock aquifers: example of a quartz reef in granitic terrain in South India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the piezometric fluctuations and precursors associated with the November 29, 2007, magnitude 7.4 earthquake in Martinique (Lesser Antilles) Interprétation des fluctuations piézométriques et des précurseurs associés au séisme de magnitude 7,4 du 29 novembre 2007 sur l'île de la Martinique (Petites Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal K. Zaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Subash Chandra</w:t>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (11-12), pp.760-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau souterraine en contexte volcanique insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4348,77 +4336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fracture permeability of Hard Rock Aquifers is due neither to tectonics, nor to unloading, but to weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (3), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4458,230 +4446,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for managing groundwater resources in semi-arid hard rock regions: application to a rural watershed in South India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Hrkal</w:t>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7696⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522530v1</w:t>
+                <w:t xml:space="preserve">hal-00562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des ressources en eau de la Martinique : calcul spatialisé de la pluie efficace et validation à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.361-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4728,64 +4728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Mapping of Hard-Rock Aquifer Properties Applied to Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,2014 +4855,2148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Development of a tool for managing groundwater resources in semi-arid hard rock regions: application to a rural watershed in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (19), p. 2784-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462254v1</w:t>
+                <w:t xml:space="preserve">hal-00522530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458978v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil gas radon emanometry: A tool for delineation of fractures for groundwater in granitic terrains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Nagabhushanam</w:t>
+                <w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Reddy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.033⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03752177v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized 3-D geological and hydrogeological conceptual model of granite aquifers controlled by single or multiphase weathering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Soil gas radon emanometry: A tool for delineation of fractures for groundwater in granitic terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Sukhija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.S. Krishnamurthy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Nagabhushanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devender Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 330 (1-2), pp.260-284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.03.026⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 329 (1-2), pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752084v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance sounding (MRS) and resistivity characterisation of a mountain hard rock aquifer: the Ringelbach Catchment, Vosges Massif, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">A generalized 3-D geological and hydrogeological conceptual model of granite aquifers controlled by single or multiphase weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ambroise</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.S. Krishnamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3 (4), pp.267 à 274. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 330 (1-2), pp.260-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00383122v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nouveaux éléments sur la structure et le fonctionnement hydrogéologique du plateau basaltique de l'Aubrac (Massif central, France). Première évaluation des potentialités en eau souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (7), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03763638v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éléments sur la structure et le fonctionnement hydrogéologique du plateau basaltique de l'Aubrac (Massif central, France). Première évaluation des potentialités en eau souterraine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A conceptual hydrogeological model of ophiolite hard-rock aquifers in Oman based on a multiscale and a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Françoise Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Al-Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 337 (7), pp.663-673. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5-6), pp.708-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-005-0449-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763327v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field hydrogeology 2059: A contemplation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance sounding (MRS) and resistivity characterisation of a mountain hard rock aquifer: the Ringelbach Catchment, Vosges Massif, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.267 à 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-004-0392-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03763126v1</w:t>
+                <w:t xml:space="preserve">insu-00383122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The links between MRS parameters and the hydrogeological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Field hydrogeology 2059: A contemplation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Machard de Gramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-004-0392-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00383175v1</w:t>
+                <w:t xml:space="preserve">hal-03763126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial measurements of stream baseflow, a relevant method for aquifer characterization and permeability evaluation. Application to a hard-rock aquifer, the Oman ophiolite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The links between MRS parameters and the hydrogeological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Qatan</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Machard de Gramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.259 à 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2005021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.1502⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03794664v1</w:t>
+                <w:t xml:space="preserve">insu-00383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of proton magnetic resonance soundings to groundwater reserve mapping in weathered basement rocks (Brittany, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatial measurements of stream baseflow, a relevant method for aquifer characterization and permeability evaluation. Application to a hard-rock aquifer, the Oman ophiolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Qatan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (17), pp.3391-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.1502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/175.1.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783892v1</w:t>
+                <w:t xml:space="preserve">hal-03794664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in the fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Application of proton magnetic resonance soundings to groundwater reserve mapping in weathered basement rocks (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/175.1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466718v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of aquifer thickness by analysing recession hydrographs. Application to the Oman ophiolite hard-rock aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Al-Malki</w:t>
+                <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in the fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (5), pp.545-550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04085247v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 335 (5), pp.451-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1631-0713(03)00082-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of earth tides effect on water level fluctuations in an unconfined hard rock aquifer using spectral analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Evaluation of aquifer thickness by analysing recession hydrographs. Application to the Oman ophiolite hard-rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mp Sarma</w:t>
+                <w:t xml:space="preserve">M Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakeel Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Ph Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al-Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 274 (1-4), pp.248-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00418-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458315v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Establishment of earth tides effect on water level fluctuations in an unconfined hard rock aquifer using spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (1), pp.101-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of nitrate concentration in a schist aquifer and transfer to surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16, pp.583-596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0883-2927(00)00062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6872,1873 +7006,1873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Methodology for Generalized Reuse Practices Based on Quantitative, Social, and Economic Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Delomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; REUSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des sondages électriques verticaux dans la compréhension des inondations dues à la remontée de nappe phréatique en milieu urbain : cas de la ville de Niamey (République du Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alassane Hado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Géophysique des Sols et des Formations Superficielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Avignon, France. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthodologie d'évaluation environnementale, sociale et économique de pratiques généralisées de réutilisation des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-méditérranéenne sur la réutilisation des eaux usées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEID; INRAE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach to understand the salinization of fractured crystalline aquifers in semi-arid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Beate Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.393 - 398, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-385-393-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte R Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloque Scientifique "Chlordécone, connaitre pour agir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Saint-Martin, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des potentialités d’une sociohydrologie pragmatique et située : premiers résultats sur l’analyse de l’évolution des agencements hydrosociaux dans un hameau cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ICIREWARD – Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter avec l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire regards croisés « CoSavez-vous ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté de Savoirs Géoressources et Durabilité, Nov 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner une approche qualitative et quantitative afin d’identifier un référentiel d’étude des interactions sociohydrologiques dans le bassin versant des Gardons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSSE 2021 - Doctoriales des Sciences Sociales de l’Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modeling of stable isotopes data to delineate aquifer recharge area. Application to the Bromo-Tengger stratovolcano (Indonesia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of fracturingin hard‐rock aquifers: what are the factors controlling the properties of the fractured layer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowpath 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH Italian Chapter, Jun 2017, Cagliari, Italy. pp.14 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie et résultats d’application de la tomographie électrique de résistivité par courant continu pour l’exploration hydrogéologique des aquifères discontinus en domaine de socle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Français d'Hydrogéologie ; Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-layer conceptual model of Hard Rock Aquifers: validation with a deterministic hydrogeological model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Technical Days of the International Association of Hydrogeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vendée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie régionale au 1/250 000 de l’épaisseur des altérites et de l’horizon fissuré utile (projet SILURES Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,517 +8891,517 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematic modeling of complex aquifer: Evian Natural Mineral Water case study considering lumped and distributed models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the piezometric fluctuations associated to the november 29, 2007 7.4 earthquake in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier - Guadeloupe - FWI, France. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 20 years technical and socio-economic Evian experience conciliating groundwater quality preservation, collective responsibility for environment protection and local development, and its transposition to other Danone water resources in the world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Hec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources en eaux souterraines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orléans, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of a high resolution lithological and geometrical knowledge for Mediterranean coast sedimentary aquifers management. Application to the Roussillon basin, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Salt Water Intrusion Meeting - 18 SWIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9277,150 +9411,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing knowledge on long term hydro-social trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9430,724 +9564,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261676v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolutionary dynamics of the interaction between water and man in the past in order to plan for the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Étudier le passé des dynamiques d'évolution des interactions de l'eau et de l'homme pour envisager le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.40-43, 2023, 978-2-7099-3003-1</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-39, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262239v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Modelling of the Vals-les-Bains Carbo-gaseous Natural Mineral Hydrosystem and Analysis of Sensitivity to Changes in Land Use and Water Management Practices Modélisation déterministe de l’hydrosystème d’eau minérale naturelle carbo-gazeuse de Vals-les-Bains et analyse de sensibilité aux changements d’occupation du sol et des pratiques de gestion de l’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Forest Cover Deterministic Distributed Hydrological Modelling at the Catchment Scale Modélisation hydrologique déterministe distribuée de la couverture forestière à l’échelle du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.266, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
+              <w:t xml:space="preserve">, pp.153, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406137v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Cover Deterministic Distributed Hydrological Modelling at the Catchment Scale Modélisation hydrologique déterministe distribuée de la couverture forestière à l’échelle du bassin versant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deterministic Modelling of the Vals-les-Bains Carbo-gaseous Natural Mineral Hydrosystem and Analysis of Sensitivity to Changes in Land Use and Water Management Practices Modélisation déterministe de l’hydrosystème d’eau minérale naturelle carbo-gazeuse de Vals-les-Bains et analyse de sensibilité aux changements d’occupation du sol et des pratiques de gestion de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
+              <w:t xml:space="preserve">, pp.266, 2016, ISBN (10): 1-4438-8825-7 ISBN (13): 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406132v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the drainage discharge and assessing the impacts of tunnels drilled in Hard Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.595-599, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Water Inflows Discharge and Assessing the Impacts of Tunnels Drilled in Hard Rocks: The A89 (France) Motorway Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.595-599, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10157,270 +10291,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of groundwater in a crystalline semi-urbanised environment (Lefock watershed, Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Tontsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Temgoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obina Chigoziem Akakuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hara Toukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.277-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2025.2589786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et temps long : étudier le passé des dynamiques d’évolution des interactions de l’eau et de l’homme pour envisager le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Errero Brancato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10430,143 +10564,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux enjeux et propositions pour une gestion et une protection harmonieuses des ressources eau et bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fiquepron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10576,401 +10710,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine des Puys - faille de Limagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Lehours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2010, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence scientifique. Rapport de synthèse sur l'estimation du débit centennal du Lez à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11117,51 +11251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Abba Ciss&#233; Ouangar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Jean-Michel Kouassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Mangoua Jules Mangoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Parfait Sombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Dibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63748-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heru Hendrayana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02784-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Fadillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02605-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kreis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Taupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2253227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Harijoko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Edi Wibowo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.106.3728" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Beate Kreis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02755-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02614-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03727533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02505-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02339-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Montety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadillah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX885SD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.395" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00677122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00998.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFX3C66L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00561090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Blanchin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. Bouga&#239;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2009.00620.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZVPKL7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Reddy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sukhija" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagabhushanam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Reddy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Kumar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8RXRSR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763327v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-004-0392-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW6RDPKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03794664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1502" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MC4N8B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.1.21" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085247v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bakalowicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Weng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Malki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00418-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNPC13SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Foucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00062-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85BLTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassane Hado" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Adamou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04806780v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-393-2024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01507252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dheilly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Terrisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Tontsa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Temgoua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obina Chigoziem Akakuru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Toukou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2025.2589786" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fermond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560238v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lehours" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Abdon Kinglo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Galiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02991-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Jean-Michel Kouassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Mangoua Jules Mangoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233; Parfait Sombo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brou Dibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63748-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heru Hendrayana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-024-02784-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Abba Ciss&#233; Ouangar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Fadillah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02605-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Harijoko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Edi Wibowo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21660/2023.106.3728" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kreis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Taupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2253227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Beate Kreis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Martins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02755-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02614-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03727533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02505-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03666187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nugraha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02339-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Montety" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadillah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/851/1/012016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000515024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101491" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00981966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frissant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKX885SD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blavoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00672876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Chandra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00677122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00998.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFX3C66L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00561090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Blanchin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis D. Bouga&#239;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2009.00620.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZVPKL7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrkal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7696" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Reddy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sukhija" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagabhushanam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Reddy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devender Kumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8RXRSR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763327v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourlier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Al-Hattali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0449-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS9FT9J2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ambroise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-004-0392-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW6RDPKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00383175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Machard de Gramont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2005021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03794664v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1502" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MC4N8B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.1.21" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04085247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lachassagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bakalowicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Weng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Malki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00418-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNPC13SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pauwels" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Foucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(00)00062-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85BLTZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05184992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delomel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477101v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassane Hado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Adamou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delomel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saqalli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04806780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-393-2024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03702997v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03428555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03342307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01507252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01180206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dheilly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337676v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809537v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262239v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406132v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406137v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Terrisse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Tontsa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Temgoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obina Chigoziem Akakuru" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Toukou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2025.2589786" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03703048v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447355v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fermond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fiquepron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lehours" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>