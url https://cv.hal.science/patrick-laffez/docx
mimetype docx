--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -1004,87 +1004,99 @@
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Oxidation of NdNiO3-delta Thermochromic Thin Films Synthesized by a Two-Step Method in Soft Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,133 +1104,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Endrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (11), pp.5908-5917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4111597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic effect at room temperature of Sm0.5Ca0.5MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,3819 +1238,3819 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (11), pp.113517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4722264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate pressure synthesis of rare earth nickelate with metal–insulator transition using polymeric precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sauques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (7), pp.1663-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optical effect of Nd0.3Sm0.7NiO3 ceramic in the infrared range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Edely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laffez</w:t>
+                <w:t xml:space="preserve">F Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sauques</w:t>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056396v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Zaghrioui</w:t>
+                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Galicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (8), pp.4355-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056594v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">Infrared thermochromic behaviour of a composite Sm 0.65 Ca 0.35 MnO 3 –poly(styrene-co-acrylonitrile) film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (5), pp.055002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02056498v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermochromic behaviour of a composite Sm 0.65 Ca 0.35 MnO 3 –poly(styrene-co-acrylonitrile) film</w:t>
+                <w:t xml:space="preserve">Laser-induced coherent acoustical phonons mechanisms in the metal-insulator transition compound NdNiO3: Thermal and nonthermal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammar</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Napierala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.094303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.094303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056436v1</w:t>
+                <w:t xml:space="preserve">hal-00418664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced coherent acoustical phonons mechanisms in the metal-insulator transition compound NdNiO3: Thermal and nonthermal processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-optical effect of Nd0.3Sm0.7NiO3 ceramic in the infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Cecile Napierala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1498-1501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418664v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emittance changes at the charge ordering transition of (Sm0.35Ca0.65)MnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (15), pp.151910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Optical Properties of Nd&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast electronic dynamics in the metal-insulator transition compound NdNiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (16), pp.165107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron doped (Sm1−x,Cax)MnO3 perovskite manganite as potential infrared thermochromic switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (8), pp.081909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2236290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of La2Mo2O9 films on porous Al2O3 substrates by radio frequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Rossell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 500 (1-2), pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+                <w:t xml:space="preserve">P Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">S Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (7) (7), pp.1137-1150. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126041v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gougeon</w:t>
+                <w:t xml:space="preserve">F. Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (7) (7), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01288525v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and phase component of ZrO2 thin films studied by Raman spectroscopy and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Duc Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen The Khoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104 (3), pp.163-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00190-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction investigation of the relationship between strains and metal-insulator transition in NdNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (3-4), pp.317-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1463-0184(02)00043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron diffraction and Raman scattering evidence of a symmetry breaking at the metal-insulator transition of NdNiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (8), pp.081102(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.081102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 211 (1-3), pp.238-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00740-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 211 (1-3), pp.111-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and properties of oxygen controlled melt textured NdBaCuO superconductive ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Monot</w:t>
+                <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tancret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">I. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Tendeloo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Desgardin</w:t>
+                <w:t xml:space="preserve">T. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 354 (1-2), pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00557-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00193-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179088v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and properties of oxygen controlled melt textured NdBaCuO superconductive ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Brousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lacorre</w:t>
+                <w:t xml:space="preserve">G. van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00557-X⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (1), pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00193-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179091v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and flux pinning properties of melt textured grown doped YBa2Cu3O7−δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Verbist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 274 (3-4), pp.253-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-4534(96)00680-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New “02( n − 1) n” homologous series consisting of superconducting copper oxyhalide of the Sr-Ca-Cu-O-Cl system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Q. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tatsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 258 (1-2), pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(95)00801-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural phase transition at low temperature, corresponding to charge ordering in the CMR perovskites LN0.5A0.5MNO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 31 (8), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-5408(96)00090-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity at 80 K in (Sr,Ca)3Cu2O4+δCl2-y induced by apical oxygen doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. -Q. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. -J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tatsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 375, pp.301-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/375301a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave dielectric properties of doped Ba6?x(Sm1?y?Ndy)8+2x/3Ti18O54 oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 30 (1), pp.267-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00352161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM study on a new Sr-Cu-O phase synthesized under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Môri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 228 (3-4), pp.292-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-pressure form of BaCuO2 + x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Qing Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 233 (3-4), pp.373-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90765-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of superconducting Sr2CuO3+δ using-high pressure techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Môri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222 (3-4), pp.303-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5185,51 +5197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>