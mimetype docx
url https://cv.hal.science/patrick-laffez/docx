--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1435,644 +1435,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+                <w:t xml:space="preserve">Thermo-optical effect of Nd0.3Sm0.7NiO3 ceramic in the infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Capon</w:t>
+                <w:t xml:space="preserve">Cecile Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horwat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
+                <w:t xml:space="preserve">Mathieu Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zaghrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">Laurent Sauques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1498-1501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056594v1</w:t>
+                <w:t xml:space="preserve">hal-02056396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Galicka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">M Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056498v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermochromic behaviour of a composite Sm 0.65 Ca 0.35 MnO 3 –poly(styrene-co-acrylonitrile) film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Galicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (8), pp.4355-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced coherent acoustical phonons mechanisms in the metal-insulator transition compound NdNiO3: Thermal and nonthermal processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">Infrared thermochromic behaviour of a composite Sm 0.65 Ca 0.35 MnO 3 –poly(styrene-co-acrylonitrile) film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (5), pp.055002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418664v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optical effect of Nd0.3Sm0.7NiO3 ceramic in the infrared range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced coherent acoustical phonons mechanisms in the metal-insulator transition compound NdNiO3: Thermal and nonthermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Napierala</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Edely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauques</w:t>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.094303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.094303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056396v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emittance changes at the charge ordering transition of (Sm0.35Ca0.65)MnO3</w:t>
               </w:r>
@@ -2183,90 +2183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Optical Properties of Nd&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sauques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,103 +2291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast electronic dynamics in the metal-insulator transition compound NdNiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,51 +2460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (8), pp.081909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,307 +2678,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
+                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ruello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">F. Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gougeon</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (7) (7), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288525v1</w:t>
+                <w:t xml:space="preserve">hal-00126041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
+                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">P Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">S Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126041v1</w:t>
+                <w:t xml:space="preserve">hal-01288525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and phase component of ZrO2 thin films studied by Raman spectroscopy and X-ray diffraction</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (3-4), pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3492,1565 +3492,1694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of iron oxides in co-sputtered granular thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Lacorre</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00721-0⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (2), pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179093v1</w:t>
+                <w:t xml:space="preserve">hal-05587426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
+                <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Brousse</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00557-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 211 (1-3), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179091v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and properties of oxygen controlled melt textured NdBaCuO superconductive ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (1), pp.26-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00193-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and flux pinning properties of melt textured grown doped YBa2Cu3O7−δ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delamare</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 274 (3-4), pp.253-266. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 354 (1-2), pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-4534(96)00680-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00557-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179085v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “02( n − 1) n” homologous series consisting of superconducting copper oxyhalide of the Sr-Ca-Cu-O-Cl system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and flux pinning properties of melt textured grown doped YBa2Cu3O7−δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-J. Wu</w:t>
+                <w:t xml:space="preserve">K. Verbist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-Q. Jin</w:t>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tatsuki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Tamura</w:t>
+                <w:t xml:space="preserve">M. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 258 (1-2), pp.143-152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 274 (3-4), pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(96)00680-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(95)00801-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179083v1</w:t>
+                <w:t xml:space="preserve">hal-02179085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transition at low temperature, corresponding to charge ordering in the CMR perovskites LN0.5A0.5MNO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New “02( n − 1) n” homologous series consisting of superconducting copper oxyhalide of the Sr-Ca-Cu-O-Cl system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-Q. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Caignaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hervieu</w:t>
+                <w:t xml:space="preserve">T. Tatsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-5408(96)00090-6⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 258 (1-2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(95)00801-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179078v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity at 80 K in (Sr,Ca)3Cu2O4+δCl2-y induced by apical oxygen doping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. -Q. Jin</w:t>
+                <w:t xml:space="preserve">Structural phase transition at low temperature, corresponding to charge ordering in the CMR perovskites LN0.5A0.5MNO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. -J. Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Tamura</w:t>
+                <w:t xml:space="preserve">F. Millange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/375301a0⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (8), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-5408(96)00090-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349838v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of doped Ba6?x(Sm1?y?Ndy)8+2x/3Ti18O54 oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconductivity at 80 K in (Sr,Ca)3Cu2O4+δCl2-y induced by apical oxygen doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. -Q. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. -J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tatsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00352161⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 375, pp.301-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/375301a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595101v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study on a new Sr-Cu-O phase synthesized under high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Yamauchi</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of doped Ba6?x(Sm1?y?Ndy)8+2x/3Ti18O54 oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Môri</w:t>
+                <w:t xml:space="preserve">G. Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90418-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (1), pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00352161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179061v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high-pressure form of BaCuO2 + x</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Jing Wu</w:t>
+                <w:t xml:space="preserve">TEM study on a new Sr-Cu-O phase synthesized under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+                <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Adachi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Môri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 233 (3-4), pp.373-378. </w:t>
+              <w:t xml:space="preserve">, 1994, 228 (3-4), pp.292-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90765-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179071v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of superconducting Sr2CuO3+δ using-high pressure techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">A new high-pressure form of BaCuO2 + x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Wu</w:t>
+                <w:t xml:space="preserve">Xiao-Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adachi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 233 (3-4), pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90765-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of superconducting Sr2CuO3+δ using-high pressure techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yamauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Môri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222 (3-4), pp.303-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5197,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000208" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X1LKLRHS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>