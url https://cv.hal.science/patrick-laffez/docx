--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1543,311 +1543,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Capon</w:t>
+                <w:t xml:space="preserve">K. Galicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horwat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. F. Pierson</w:t>
+                <w:t xml:space="preserve">J. Szade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zaghrioui</w:t>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (8), pp.4355-4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056594v1</w:t>
+                <w:t xml:space="preserve">hal-02056498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photoemission study of NdNiO3/NdGaO3 thin films, through the metal–insulator transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Szade</w:t>
+                <w:t xml:space="preserve">F Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ratuszna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (8), pp.4355-4361. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.03.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056498v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermochromic behaviour of a composite Sm 0.65 Ca 0.35 MnO 3 –poly(styrene-co-acrylonitrile) film</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced coherent acoustical phonons mechanisms in the metal-insulator transition compound NdNiO3: Thermal and nonthermal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast electronic dynamics in the metal-insulator transition compound NdNiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,51 +2460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (8), pp.081909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (3-4), pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,285 +3363,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of iron oxides in co-sputtered granular thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lacorre</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00740-4⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (2), pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179094v1</w:t>
+                <w:t xml:space="preserve">hal-05587426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of iron oxides in co-sputtered granular thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+                <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9 (2), pp.125-130. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 211 (1-3), pp.238-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00740-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587426v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
               </w:r>
@@ -4734,302 +4734,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study on a new Sr-Cu-O phase synthesized under high pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">A new high-pressure form of BaCuO2 + x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiao-Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 228 (3-4), pp.292-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90418-9⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 233 (3-4), pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90765-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179061v1</w:t>
+                <w:t xml:space="preserve">hal-02179071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high-pressure form of BaCuO2 + x</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+                <w:t xml:space="preserve">TEM study on a new Sr-Cu-O phase synthesized under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Adachi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Môri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 233 (3-4), pp.373-378. </w:t>
+              <w:t xml:space="preserve">, 1994, 228 (3-4), pp.292-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90765-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4534(94)90418-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179071v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of superconducting Sr2CuO3+δ using-high pressure techniques</w:t>
               </w:r>
@@ -5054,64 +5054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.J. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Môri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 222 (3-4), pp.303-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5326,51 +5326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000208" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X1LKLRHS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Endrino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4111597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4722264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Napierala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Edely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Napierala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Rossell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMTQS2QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duc Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouanneaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen The Khoi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00190-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGXT04KQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000208" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X1LKLRHS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tancret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Tendeloo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Desgardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00193-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D8F1AD4338EEE8F9E5E38323492459958C15F1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verbist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(96)00680-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JW71V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179083v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Wu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Q. Jin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tatsuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(95)00801-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8CZ52WF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(96)00090-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTHKX4V8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Q. Jin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -J. Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375301a0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-LNSL47WR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00352161" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TLZK8PK8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jing Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Adachi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamauchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90765-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWX0VXGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#244;ri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90418-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D6C7E23DA406058EFB56194A481DDCA097830F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adachi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(94)90547-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA42995EC6137749B27E6C21036FBBC16496D64D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>