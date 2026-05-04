--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -349,295 +349,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR164B ensures robust Arabidopsis leaf development by compensating for compromised POLYCOMB REPRESSIVE COMPLEX2 function</w:t>
+                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Maugarny</w:t>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vialette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+                <w:t xml:space="preserve">Aurore Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mathy-Franchet</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae260⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.857-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726704v1</w:t>
+                <w:t xml:space="preserve">hal-04923976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIR164B ensures robust Arabidopsis leaf development by compensating for compromised POLYCOMB REPRESSIVE COMPLEX2 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+                <w:t xml:space="preserve">Aude Maugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Olympio</w:t>
+                <w:t xml:space="preserve">Aurélie Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">Nathalie Mathy-Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120 (3), pp.857-871. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923976v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CUC1/auxin genetic module links cell polarity to patterned tissue growth and leaf shape diversity in crucifer plants</w:t>
               </w:r>
@@ -930,51 +930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Savourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1248,758 +1248,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydathodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis thaliana SHOOT MERISTEMLESS Substitutes for Medicago truncatula SINGLE LEAFLET1 to Form Complex Leaves and Petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D. Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Pautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.06.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789619v1</w:t>
+                <w:t xml:space="preserve">hal-03875926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
+                <w:t xml:space="preserve">The NGATHA-like Genes DPA4 and SOD7 Are Not Required for Stem Cell Specification during Embryo Development in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.12007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231912007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847280v1</w:t>
+                <w:t xml:space="preserve">hal-03847306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocontrol of Axillary Bud Outgrowth by MicroRNAs: Current State-of-the-Art and Novel Perspectives Gained From the Rosebush Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.770363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.770363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NGATHA-like Genes DPA4 and SOD7 Are Not Required for Stem Cell Specification during Embryo Development in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+                <w:t xml:space="preserve">Hydathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (19), pp.12007. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (14), pp.R763-R764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231912007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03847306v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana SHOOT MERISTEMLESS Substitutes for Medicago truncatula SINGLE LEAFLET1 to Form Complex Leaves and Petals</w:t>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pautot</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berbel</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232214114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875926v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meristem Initiation and de novo Stem Cell Formation</w:t>
               </w:r>
@@ -2709,338 +2709,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition of the NAC transcription factors predates the emergence of land plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Jouannic</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Melkonian</w:t>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gane Ka-Shu wong</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (9), pp.1345-1348. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637031v1</w:t>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Apparition of the NAC transcription factors predates the emergence of land plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+                <w:t xml:space="preserve">Stefan Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Michael Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Gane Ka-Shu wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.1345-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+                <w:t xml:space="preserve">hal-02637031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress contributes to the expression of the STM homeobox gene in Arabidopsis shoot meristems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,222 +3379,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant development: brassinosteroids go out of bounds</w:t>
+                <w:t xml:space="preserve">Combinations of Mutations Sufficient to Alter Arabidopsis Leaf Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.01.001⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.230-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants2020230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004242v1</w:t>
+                <w:t xml:space="preserve">hal-02379666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of Mutations Sufficient to Alter Arabidopsis Leaf Dissection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant development: brassinosteroids go out of bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Pautot</w:t>
+                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.230-247. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.R152-R154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants2020230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379666v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An APETALA3 homolog controls both petal identity and floral meristem patterning in Nigella damascena L. (Ranunculaceae)</w:t>
               </w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic basis of the &amp;quot;sleeping leaves&amp;quot; revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,259 +4426,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (4), pp.350-360. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203897v1</w:t>
+                <w:t xml:space="preserve">hal-01203937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf development: what it needs to be complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Leaving the meristem behind: the genetic and molecular control of leaf patterning and morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp.75-82. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (4), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203937v1</w:t>
+                <w:t xml:space="preserve">hal-01203897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-ordination of developmental processes by small RNAs during leaf development</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the meristem by mechanical forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5127,51 +5127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; phyllotaxis is controlled by the methyl-esterification status of cell-wall pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,64 +5287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,278 +5389,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.02774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657740v1</w:t>
+                <w:t xml:space="preserve">hal-02658060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.293-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.02774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658060v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,541 +5705,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and compensatory responses of Arabidopsis shoot and floral meristems to CLV3 signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Müller</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetsuya Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (5), pp.1188-1198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666557v1</w:t>
+                <w:t xml:space="preserve">hal-02669130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Traas</w:t>
+                <w:t xml:space="preserve">The UN peace-keeping force in the plants: a microRNA, miR164, stabilizes the boundary domain in the meristern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.811-826</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189091v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.811-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669130v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UN peace-keeping force in the plants: a microRNA, miR164, stabilizes the boundary domain in the meristern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+                <w:t xml:space="preserve">Dynamic and compensatory responses of Arabidopsis shoot and floral meristems to CLV3 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kwiatkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.1188-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.105.040444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653606v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (6), pp.811-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6548,77 +6548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA regulation of the CUC genes is required for boundary size control in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; meristems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 131 (17), pp.4311-4322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Doonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6795,90 +6795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethanol switch: a tool for tissue-specific gene induction during plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gethin R Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.918-930. </w:t>
@@ -7102,51 +7102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127 (23), pp.5157-5165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7197,51 +7197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (2), pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jonak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36 (1-2), pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jonak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10, pp.1375-1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 125, pp.1253-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,51 +7590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutation affecting etiolation and cell elongation in Nicotiana plumbaginifolia causes abnormal division plane alignment and pattern formation in the root meristem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,2182 +7690,2307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for the formation of hydathodes, small and often overlooked structures playing a role in water fluxes and photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Savourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Damien Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The many facets of photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552791v1</w:t>
+                <w:t xml:space="preserve">hal-05603974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yu Li</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all ist states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122164v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance, Développement, Architecture et Photosynthèse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-Off Workshop : GdR2104 Integrative Biology of CO2 Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR2104, Nov 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all ist states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456781v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leaf margin, a model for plant morphogenesis</w:t>
+                <w:t xml:space="preserve">Croissance, Développement, Architecture et Photosynthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAP, Sep 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">Kick-Off Workshop : GdR2104 Integrative Biology of CO2 Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR2104, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456757v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The leaf margin, a model for plant morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAP, Sep 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733992v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ins and outs of boundary domain functions in Arabidopsis: looking upstream and downstream of the CUP-SHAPED COTYLEDON transcription factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122181v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic interactions between miRNAs and Polycomb-Group proteins for the regulation of the CUC2 gene expression during leaf development</w:t>
+                <w:t xml:space="preserve">The ins and outs of boundary domain functions in Arabidopsis: looking upstream and downstream of the CUP-SHAPED COTYLEDON transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 30th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122170v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic interactions between miRNAs and Polycomb-Group proteins for the regulation of the CUC2 gene expression during leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th Congress French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734090v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02733984v1</w:t>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200581v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02733986v1</w:t>
+                <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ins and outs of leaf margin morphogenesis in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456770v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ins and outs of leaf margin morphogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE/CRAG/UPSC, Jun 2018, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737139v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IEEE International Conference on Computer Vision (ICCV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. 3212 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200625v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets specificity of CUC transcription factors during leaf development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Gonçalves</w:t>
+                <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Tariq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, GHENT, Belgium</w:t>
+              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759005v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON transcription factors during ovule development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targets specificity of CUC transcription factors during leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin- Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
+              <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759028v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets of CUP- SHAPED COTYLEDON transcription factors during leaf development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON transcription factors during ovule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758998v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targets of CUP- SHAPED COTYLEDON transcription factors during leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Morphométrie et Évolution des Formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9875,51 +10000,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carpel: A problem child we fail to grasp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Caroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9936,85 +10061,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ICIPS Symposium “Evolution of Plant Reproduction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between miRNAs and Polycomb-Group proteins for the regulation of the CUC2 gene expression during leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10069,51 +10194,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10123,496 +10248,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 Méristèmes et architecture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie végétale Croissance et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 978-2-10-082358-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs (miRNAs) and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons Ltd, 2016, 9780470015902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470015902.a0020106.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUC Transcription Factors: To the Meristem and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transcription Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2015, 9780128008546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800854-6.00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle mutants in higher plants: a phenotypical overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lenhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The plant cell cycle and its interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 220 p., 2001, 1-8412-7115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant cell cycle and its interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant cell division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Portland Press, 347 p., 1998, Portland Press Research Monograph, 1-85578-089-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10622,51 +10747,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental rewiring of the NGAL/CUC/KLU network associated with pleiotropic roles of NGAL genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10688,103 +10813,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Caroulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2WISH: an easy and efficient protocol for whole-mount mRNA in situ hybridization that allows 3D cell resolution of gene expression in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10836,287 +10961,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of compromised PRC2 regulation by a miRNA ensures robustness of Arabidopsis leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mathy-Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11126,105 +11251,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la frisée n‘est pas de la laitue…. Comment se développent les feuilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Presentation Grand Public sur le Developppement Foliaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11292,51 +11417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B530802"/>
+    <w:nsid w:val="C9242684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11523,51 +11648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-laufs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4459-3445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy-Franchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Liang Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson-S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Bhatia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rast-Somssich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhui Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321877121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.770363" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231912007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.161646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gane Ka-Shu&#160;wong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Das" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen I Rast-Somssich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Broholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jenkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vlad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269050.115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209532109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Adam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine M. Marguerettaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qadri Q. Rashad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. Richaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G. Bilsborough" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Runions" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis M. Barkoulas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw H. Jenkinsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015162108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp397" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borghi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kwiatkowska" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.040444" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Roberts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garoosi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koroleva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mizukami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doonan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00295" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairul A. Roslan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Salter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Wood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan P. Croft" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01146.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jonak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dockx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714354v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456770v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746628v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lenhard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600087v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-laufs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4459-3445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathy-Franchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Liang Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson-S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Bhatia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rast-Somssich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhui Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321877121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231912007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le Gourrierec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.770363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.891228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.161646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jouannic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gane Ka-Shu&#160;wong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Das" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen I Rast-Somssich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Broholm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jenkins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vlad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.269050.115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrade Nougue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12284" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209532109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Hasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Grigg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Adam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine M. Marguerettaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qadri Q. Rashad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. Richaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G. Bilsborough" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Runions" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis M. Barkoulas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw H. Jenkinsa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015162108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.09.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M071N6LJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVDCNTXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Pulido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp397" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166168" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf M&#252;ller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borghi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kwiatkowska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.040444" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Roberts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Garoosi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koroleva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Vernoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mizukami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Doonan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00295" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairul A. Roslan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Salter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Wood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan P. Croft" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2001.01146.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jonak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dockx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714354v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759005v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562021v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746628v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533904v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020106.pub2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lenhard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246512v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456731v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>