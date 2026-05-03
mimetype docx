--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Le Callet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consistency and Variation-Guided Spatio-Temporal Aggregation for Few-Shot Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (3), pp.3513-3526. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3621451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vibroacoustic discomfort and visual stimuli: Comparison of real, 3D and 360 environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing CNN-Based Blind Image Quality Assessment via Deep Cross-Layer Pattern Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2025.3618566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD: Encoder-Residual-Decoder Neural Network for Underwater Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangzhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), pp.8958-8972. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3556203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking 3D Robotic Perception: Elastic Voxel Representation with Splatting Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Distortion-aware Saliency Prediction for AI-Generated Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Underwater Image Quality Assessment via Progressive Physics-aware Multi-Prior Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxue Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3639385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial–Temporal–Geometric Graph Convolutional Network for 3-D Human Pose Estimation From Multiview Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3551025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VQM4HAS : A Real-Time Quality Metric for HEVC Videos in HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Timmerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.9619 - 9631. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3613110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIQA: Perceptual Quality Assessment of Vision-Pro-based Egocentric Spatial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2277-2287. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-Preserving Diffusion Models for Low-Light Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.3396-3409. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2024.3502801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-Centered Underwater Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honggang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.743-757. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3498273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and Objective Audio-Visual Quality Assessment for Omnidirectional Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.6506-6523. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2025.3613957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Consistency-Guaranteed Spatio-Temporal Transformer for Unsupervised Multiview 3-D Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3440376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Blind Image Quality Assessment Using Dynamic Neural Model With Dual-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexiang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.6279-6290. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2024.3359667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASICS: Broad Quality Assessment of Static Point Clouds in a Compression Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aljosa Smolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.6730-6742. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2024.3355642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Advancements in Learning-Based Quality Prediction for Advanced Visual Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Ballé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.1148-1149. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3337626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV-TMO: Large-Scale Dataset for Subjective Quality Assessment of Tone Mapped Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.6013-6025. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2022.3203211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Delanoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMGEA: A New Ensemble Adversarial Attack Powered by Long-Term Gradient Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.1051-1065. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2020.3039295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Content Quality Assessment: Overview, Benchmark, and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3470970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing Image Quality Assessment: Toward Better Augmented Reality Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.7206-7221. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2022.3220404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIF: An Objective Quality Assessment for Underwater Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.5456-5468. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2022.3196815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of DIBR-Synthesized Views Based on Sparsity of Difference of Closings and Difference of Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.1161-1175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3139238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Discriminator for Blind Free-Viewpoint Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.4245-4258. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3038305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency4ASD: Challenge, dataset and tools for visual attention modeling for autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.116092. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.116092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Quality of Light Field Images and Impact of Visualization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (2), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.3034445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manri Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.116150. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Free-Viewpoint Videos by Quantifying the Elastic Changes of Multi-Scale Motion Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.517-531. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3037504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3036153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Seok Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3032026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Learning Based Head Movement Prediction for Interactive 360 Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4622-4636. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3073283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Quality Assessment for Asymmetrically Distorted Stereoscopic Video by Temporal Binocular Rivalry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangjie Sui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiebin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.3010-3024. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3035679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attack Against Deep Saliency Models Powered by Non-Redundant Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.1973-1988. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3050303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binocular Rivalry Oriented Predictive Autoencoding Network for Blind Stereoscopic Image Quality Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3026443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Light Field Reconstruction, Compression, and Display Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.3790-3804. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2966081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Perception-Driven 360° Video Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Delp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.2-4. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.2968778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effects of S3D visual discomfort in human emotional state using data mining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Đorđević Čegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-08844-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in 360° Video/Image Processing: Perception, Assessment and Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.2966864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Reference Sonar Image Quality Assessment Based on Task and Visual Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.2991546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Ensemble Adversarial Attack Powered by Long-Term Gradient Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (04), pp.3405-3413. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i04.5743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation of 3D Objects in Mixed Reality For Different Lighting Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (11), pp.128-1-128-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.11.HVEI-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity measurement and characterization of 360-degree content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (12), pp.216-1-216-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.12.HVEI-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Objective Image and Video Quality Estimators Using Multiple Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2935687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is Gaze Influenced by Image Transformations? Dataset and Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2945857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a No-Reference Quality Predictor of Stereoscopic Images by Visual Binocular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiebin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.132649-132661. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2941112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccAnn: A New Subjective Assessment Methodology for Measuring Acceptability and Annoyance of Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.2589-2602. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2903722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Quality Assessment of Sonar Images via Contour Degradation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11), pp.5336-5351. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2910666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Natural Scene Statistical Analysis for No-Reference Quality Evaluation of DIBR-Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2906768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFTMI: Features Fusion for Natural Tone-Mapped Images Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2952256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Assessing the Spatial Presence of Omnidirectional Videos: Comparing Virtual and Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2920443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment for view synthesis using low-level and mid-level structural representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leida Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless approach for heart rate estimation for QoE assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2019.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Blind Quality Assessment of DIBR-Synthesized Video Based on High-High Wavelet Subband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11), pp.5524-5536. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2919416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Influence of Navigation Scan-Path on Perceived Quality of Free-Viewpoint Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2019.2893484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of subjective methodology on assessing visual discomfort in immersive multimedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.14.hvei-527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Shape Approximation & Contour Adaptive Depth Image Coding for Virtual View Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vicky Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.3437-3451. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2751589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis in Multimedia Quality Assessment: Revisiting the Statistical Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (8), pp.2063-2072. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2018.2794266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox and dataset for the development of saliency and scanpath models for omnidirectional/360° still images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Structure and Textural Information in Image Utility and Quality Assessment Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/j.percept.imaging.2018.1.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-4 AVC stream-based saliency detection: application to robust watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.116-130. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Assessment of Quality of Experience for Asymmetric Encoding in Immersive Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2018.2828607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept: role of generic content characteristics in optimizing video encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (13), pp.16069-16097. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5180-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance Measures for Video Quality Assessment Algorithms Using Training and Validation Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Masala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn van Wallendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2018.2882091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Sharpened Images: Challenges, Methodology, and Objective Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1496 - 1508. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2651374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Reduced-Reference Visual Quality Assessment for Contrast Alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (1), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2016.2597545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Video Quality Assessment for Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.9990 - 9999. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2704285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference of Experience in Image Tone-Mapping: Dataset and Framework for Objective Measures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.64 - 74. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2637168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning visual saliency from human fixations for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 266, pp.284 - 292. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency-based stereoscopic image retargeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.347 - 358. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Visual Saliency Models in Objective Image Quality Assessment: A Statistical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.1266 - 1278. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2461603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBR-synthesized image quality assessment based on morphological multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Sandić-Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-016-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi–Scale Synthesized View Assessment Based on Morphological Pyramids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Sandić-Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jee-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Gray tracking in medical color displays-A report of Task Group 196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Badano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boynton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Chung Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (7), pp.4017 - 4022. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4953186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework for Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingren Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.1783 - 1795. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2592325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an individualized sensory space of tastes in water using skin blood flow responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Supply: Research and Technology - AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.793--801. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/aqua.2015.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Video Quality Assessment - Towards Large Scale Video Database Enhanced Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Masala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn van Wallendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section on Quality of Diversifying Communication Networks and Services, E98-B (1), pp.2-11. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E98.B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Interactive Media Processing for Immersive Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinei Florencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.381 - 383. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2406092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived interest and overt visual attention in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective image quality assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Perugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional regularity for visual quality estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.211-221. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Analysis for Reduced Reference Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.2098 - 2109. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2413298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment using regularity of phase congruency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Signal Processing: Image Communication, 8 (29), pp.844-855. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust drift-free bit-rate preserving H.264 watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.179--193. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-013-0329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency Detection for Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.2625--2636. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2305100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VQEG eLetter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Best Practices for Training Sessions, 1 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la perception sensorielle des goûts de l’eau par l’utilisation de mesures physiologiques : la microcirculation cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reliable 3DTV subjective assessment methodology - Establishing a Ground Truth Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VQEG eLetter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verification and Validation, 1 (2), pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on advances in high dynamic range video research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tastes and odors of water - Quantifying objective analyses: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Oliviera Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (22), pp.1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2013.829972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Applications in Multimedia Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Niebur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (9), pp.2058--2067. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2013.2265801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Image Content Affect the Added Value of Visual Attention in Objective Image Quality Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp. 355-358. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2243725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Eye Gaze Prediction System for Interactive Networked Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Tian Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (8), pp.1865-1879. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2013.2272918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for Assessing 3D QoE: Standards and Explorative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZTE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Standardization on 3D Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMSOCMMTC E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual fatigue and discomfort impact 3D-TV quality of experience: a comprehensive review of technological, psychophysical, and psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (11-12), pp.641--655. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0394-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fixation Density Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2227767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting scenes for 2D and 3D subjective video quality tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-5281-2013-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived 3D TV Transmission Quality Assessment: Multi-Laboratory Results Using Absolute Category Rating on Quality of Experience Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Sjöström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.544-557. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2012.2191031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Subjects and Environment on Audiovisual Subjective Tests: An International Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp. 640-651. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2215306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating depth perception of 3D stereoscopic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2213236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CIE 2006 Physiological Model to Improved Age-Dependent and Average Colorimetric Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (10), pp.2033-2048. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.28.002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Visual Attention in Improving the 3D-TV Viewing Experience: Overview and New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.421-431. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2011.2128250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Porikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Plack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alregib Ghassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp. 164 - 177. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2011.942341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the usefulness of distorted natural images using an image contour degradation measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (2), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.28.000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Quality Metric for 3-D Synthesized View Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.J-STSP-ETVC-00048-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (7), pp.547-558. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (8), pp.597-609. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCD motion blur estimation using different measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID17.3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variations of spatial visual distortions in video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2014806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, Article ID 659024, 13 p. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/659024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and video quality assessment using LCD: comparisons with CRT conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (6), pp.1383-1391. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietfec/e91-a.6.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of color images based on a generic perceptual reduced reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.239-256. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (5), pp.323-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting visual fixations on video based on low-level visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (19), pp.2483-2498. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2007.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust image watermarking technique based on quantization noise visibility thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (6), pp.1363-1383. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent computational Approach to model the bottom-up visual attention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.802 - 817. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2006.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.1316- 1327. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (334)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HarmonyIQA: Pioneering Benchmark and Model for Image Harmonization Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticLoom: Category-aware Dynamic Fusion for Multi-class Few-shot Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Metric for Evaluating the Impact of Visual Distortions on User Viewport in a VR Navigation Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Potential of Vision-Language Models for Pure-Image and Text-Guided-Image Saliency Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, France. pp.1780-1785, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Cross-Cultural Emotional Patterns: t-SNE and PCA on Micro-Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nheelam Mitthera Nandagobalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Kuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Kung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW68306.2025.11152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Perceptual Color Preferences in Smartphone Photography: Dataset and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.12844-12850, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3758227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Illumination Transfer Network for Shadow Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Functional Vision Assessment: Challenges in Adapting Orientation and Mobility Tests to Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text to Trajectory: Enhancing and Evaluating LLMs for Embodied Task Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11208991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between Mean Opinion Score (MOS) and Just Noticeable Difference (JND)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Klagenfurt, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP67698.2025.11396801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omni 2 : Unifying Omnidirectional Image Generation and Editing in an Omni Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.10103-10112, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3755405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accessible Visual Field Self-Assessment: An Eye-Tracker-Assisted Virtual Reality Perimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HMM-Based Behavior Analysis Approach for QoE in VR : A Case Study of QoL Assessment via Orientation and Mobility Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InpaintFormer: Prompt-guided High-Quality Face Inpainting with Mask-Aware Self-Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhouhao Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mesures subtiles de performance en Réalité Virtuelle: l'exemple d'une tâche de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crowdsourcing and laboratory settings for subjective assessment of video quality and acceptability &amp; annoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Skin Tone Color Difference Measurement for Portrait Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP63160.2024.10849890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIGCOIQA2024: Perceptual Quality Assessment of AI Generated Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1239-1245, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference Image Quality Assessment Using Local Binary Patterns: A Comprehensive Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '24: The 32nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne VIC Australia, France. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689093.3689180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, ABU DHABI, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Understanding Open UGC Video Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Birkbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balu Adsumilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Metric Thresholds for Acceptability and Annoyance of User Generated Video Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Quality and Efficiency in Adaptive Live Streaming with JND-Aware Low latency Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajit Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schoeffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Denver CO USA, France. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Video Streaming using Acceptability and Annoyance Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit to Benchmark Point Cloud Quality Metrics with Multi-Track Evaluation Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.117-123, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discriminability–Experimental Cost” Tradeoff in Subjective Video Quality Assessment of Codec: DCR with EVP Rating Scale Versus ACR–HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Norkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taichung, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS60826.2024.10566279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Your Streaming Experience with Just Noticeable Difference (JND)-based Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh V Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MILE-HIGH VIDEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588444.3591025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridge the Gap between Visual Difference Prediction Model and Just Noticeable Difference Subjective Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Poiters, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive media experience (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Consumption in Context: Influence of Data Plan Consumption on QoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.320-324, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Test Environments: A Multifaceted Examination of Their Impact on Test Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dormeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) (ACM IMX )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Satisfied User Ratio (SUR) Prediction for VMAF Proxy through Video Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Timmerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of immersive and interactive systems to objectively and subjectively characterize user experience in work places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Media eXperience (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual annotation of local distortions in videos: tools and datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on ACM Multimedia Systems (MMSys '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.458-462, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3592559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering quality scores in noisy pairwise subjective experiments using Negative log-likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, France. pp.2635-2639, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Scene Graphs for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Riand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Visual Communications and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Temporal-evolving to Spatial-fixing: A Keypoints-based Learning Paradigm for Visual Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Uncertainty On Video Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SPS, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just noticeable difference-aware per-scene bitrate-laddering for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh V Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajit T Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSGAN: Visual Saliency guided Generative Adversarial Network for data augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Chuahua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX workshop VAMEXP (Visual attention in Multimedia Experience )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic particles : from human pose estimation to an immersive and interactive piece of art questionning thought-movement relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cloarec-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.382-385, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZREC : Robust Recovery of Mean and Percentile Opinion Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Rahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2023 (ICIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards guidelines for subjective Haptic quality assessment: a case study on quality assessment of compressed haptic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.1667-1672, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME55011.2023.00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Communier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Maximum Likelihood Difference Scaling method to measure inter content scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Fela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Difference of Closings Operator for No-Reference Quality Evaluation of DIBR-Synthesized Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Zooming Innovation in Consumer Technologies Conference (ZINC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Novi Sad, Serbia. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ZINC55034.2022.9840562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCEMENT LEARNING BASED POINT-CLOUD ACQUISITION AND RECOGNITION USING EXPLORATION-CLASSIFICATION REWARD COMBINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective And Objective Quality Assessment Of Mobile Gaming Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoguo Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqing Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.1810-1814, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Just Noticeable Differences to Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (QoEVMA ’22), October 14 2022, Lisboa, Portugal. ACM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552469.3555712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Map VMAF with the Probability of Just Noticeable Difference between Video Encoding Recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nafplio, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the cleaning of subjective data relevant to train UGC Video Quality Metrics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dormeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Birkbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balu Adsumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised video quality model for enhanced user generated content (ugc) with special effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of video quality at a local spatio-temporal horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '22: 13th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. pp.378-382, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3524273.3533931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of open video quality metrics for local decision in AV1 video codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4013-4017, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE BENEFIT OF PARAMETER-DRIVEN APPROACHES FOR THE MODELING AND THE PREDICTION OF SATISFIED USER RATIO FOR COMPRESSED VIDEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Rahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation from Observation using RL and Graph-based Representation of Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Manyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nassau, Bahamas. pp.1258-1265, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04522907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective test methodology optimization and prediction framework for Just Noticeable Difference and Satisfied User Ratio for compressed HD video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering user agreement in learning to predict the aesthetic quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Temporal Sub-sampling on the Accuracy of Volumetric Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aljosa Smolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium 2021 - Coding and quality evaluation of light-fields Special Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Video Quality Metrics To Select Perceptually Accurate Resolution In A Wide Quality Range: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.2164-2168, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Ireland. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Crowdsourcing for Subjective Evaluation of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Aesthetic Assessment for Mobile Gaming Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 23rd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing navigation difficulties in video game experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (virtual), Canada. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing By Haptic Glance: Reinforcement Learning Based 3d Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.3637-3641, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly using Human Skeleton in Self-supervised Learning: Influence on Spatio-temporal Puzzle Solving and on Video Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Riand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010689500003061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Crowdsourcing for Subjective Quality Evaluation of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VVC partitioning decision driven by machine learning for a comprehensive hardware encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 23rd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Perceptually-Optimized Compression Of User Generated Content (UGC): Prediction Of UGC Rate-Distortion Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME46284.2020.9102752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Explaining Trajectory Singularities using Composite Signal Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo J Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.1422-1426, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO-REFERENCE QUALITY EVALUATION OF LIGHT FIELD CONTENT BASED ON STRUCTURAL REPRESENTATION OF THE EPIPOLAR PLANE IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ICME Workshop on Hyper-Realistic Multimedia for Enhanced Quality of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Machine Learning Classifiers for Real-Time Adaptive Resolution Prediction in Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Conference, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME46284.2020.9102934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subjective Study of Multi-Dimensional Aesthetic Assessment for Mobile Game Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yundi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Directed Graph Learning for Head Movement Prediction in 360 Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.2678-2682, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Graphical Model for Analyzing the Subjective Visual Quality Assessment Data from Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.3339-3347, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3394171.3413619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sur graphe de la singularité de trajectoires contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheur.se.s en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-distortion video coding and uncertainties: to be blindly chasing marginal improvement or to be greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2568657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Quality Assessment of High-Quality Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Nandakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.3-9, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Object Detection in Real Life: Case Study on Auto-Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Pill Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.9786-9795, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Epipolar Plane Image Representations for Objective Quality Evaluation of Light Field Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Objective Metrics for Assessment of Perceptual Pre-Processing for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.136-140, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of saliency modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMedia '19 Proceedings of the 25th Brazillian Symposium on Multimedia and the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, France. pp.5-5, </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3323503.3361558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Representations of Structural Information in Images: Application to Quality Assessment of Synthesized View in FTV Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1735-1739, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVS based perceptual pre-processing for video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Light Field Imaging Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic label bias in subjective video quality evaluation: a standardization perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensaied Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRONIC IMAGING 2019: Image Quality and System Performance XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.311-1-311-8, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.10.IQSP-311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Perceptually Plausible Training of Image Restoration Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of eye movements for the children with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amherst, United States. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304109.3325818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn the Effect of Non-Uniform Distortion on Perceived Visual Quality? Case Study Using Convolutional Sparse Coding for Quality Assessment of Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Visualization Techniques on Light Field Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, rome, Italy. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blind Quality Measure for Industrial 2D Matrix Symbols Using Shallow Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Influence of Devices on Quality of Experience for Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, san francisco, United States. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pcs.2018.8456304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongseok Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokyoung Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongil Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the discriminability of standard subjective quality assessment methods: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Screen Content Image Enhancement Strategy using Layer-based Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference Quality Assessment for Stitched Panoramic Images Using Convolutional Sparse Coding and Compound Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, san diego, United States. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icme.2018.8486545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid-MST: A Hybrid Active Sampling Strategy for Pairwise Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 31 (NIPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-based transform index prediction in multiple transforms framework to assist entropy coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiscale analysis for blind quality assessment of DIBR-synthesized images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Fei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality enhancement via QP adaptation based on perceptual coding maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agrafiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pékin, China. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2017.8296781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gaze disruptions indicate the perceived quality of non-uniformly coded natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2017.14.hvei-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of light field content for perceptual assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Ninth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2017.7965635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which saliency weighting for omni directional image quality assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2017.7965659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment for DIBR Synthesized Views using Elastic Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM on Multimedia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, mountain view, United States. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123266.3123329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality perception in telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Luton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting-based error concealment for low-delay video communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orlean, United States. pp.1632-1636, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-reference quality metric for screen content image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment for synthesized view based on variable-length context tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Luton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360 Degree Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys'17 Proceedings of the 8th ACM on Multimedia Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3192974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment for free viewpoint video based on mid-level contours feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icme.2017.8019431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC saliency map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boujelbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRONIC IMAGING 2016 : Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.HVEI-107 - 1-8, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.16.HVEI-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal error concealment technique for high order multiple description coding schemes including subjective assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content features on short-term video quality in the visual periphery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed learning based block transforms for HEVC video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of HEVC coding artifacts on gaze prediction in interactive video streaming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relation between perceived interest and visual salience during free viewing using trellis based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved coefficient coding for adaptive transforms in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (IEEE PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Benchmark Objective Quality Metrics from Paired Comparison Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of objective image and video quality models: New methodology for performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of artistic intention: Quantify lighting surprise for painting analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saboya Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongming Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of spatio-temporal distortions in the visual periphery in disrupting natural attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency detection via image complexity feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint video quality assessment based on morphological multiscale metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandic-Stankovic Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to benchmark objective quality metrics from paired comparison data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality assessment of HDR content (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment comparing UHD and HD resolution in HEVC transmission chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongfeng Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Costa Navarino, Greece. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Assessment of HDR Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Future Video Coding Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of HDR content on LDR displays: An objective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHD image reconstruction by estimating interpolation error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongfeng Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of complexity in the rate-distortion optimization: A visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd INTERNATIONAL CONFERENCE ON SYSTEMS, SIGNALS AND IMAGE PROCESSING (IWSSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. pp.45-48, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7314173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBR synthesized image quality assessment based on morphological wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandic-Stankovic Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Seventh International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pilos, Greece. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency in MPEG-4 AVC video stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived interest versus overt visual attention in image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hantao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2086371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open perceptual binocular and monocular descriptors for stereoscopic 3D images and video characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the quality, the intensity and the pleasantness of the taste of water using physiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image quality assessment using Takagi-Sugeno-Kang fuzzy modele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđević Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Symposium on Intelligent Systems and Informatics (SISY), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Subotica, Serbia. pp.309 - 314, </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISY.2014.6923607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using full-reference image quality metrics for automatic image sharpening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics, and Digital Technologies for Multimedia Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, bruxelles, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of 3D visual discomfort on viewers' emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pereda-Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.753 - 757, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature pooling and prediction models of VQA algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Kongfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Minmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saupe Dietmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.541 - 545, </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of naturalness, contrast, and colorfulness of tone-mapped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Applications of Digital Image Processing XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2075270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-viewpoint video sequences: A new challenge for objective quality metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Workshop on Multimedia Signal Processing (MMSP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Primon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated approach for tone mapping operator parameter adjustment in security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics, and Digital Technologies for Multimedia Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, bruxelles, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual discomfort affects 3DTV viewers' emotional arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pereda-Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV-Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV-CON), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Budapest, Bulgaria. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2014.6874718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating complex scales through subjective ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Indonesia. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning visual saliency for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo Workshops (ICMEW), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2014.6890709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic image retargeting based on 3D saliency detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.669 - 673, </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EYE TRACKING DATABASE FOR STEREOSCOPIC VIDEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Multimedia Experience (QoMEX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Singapour, Singapore. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual preference of S3D over 2D for HDTV in dependence of video quality and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVMSP Workshop, 2013 IEEE 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVMSPW.2013.6611905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluation of an audiovisual subjective dataset for research and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt am Wörthersee, Austria. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2013.6603199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Paired Comparison methodology in measuring visual discomfort of 3DTV: performances of three di erent designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging, Stereoscopic Displays and Applications, Human Factors 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardized 3DTV QoE assessment: Cross-lab study on display technology and viewing environment parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taehwan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwook Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheon Ok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.864809-864809, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic 3D video coding quality evaluation with 2D objective metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Sjöström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2003664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL DISCOMFORT IS NOT ALWAYS PROPORTIONAL TO EYE BLINKING RATE: EXPLORING SOME EFFECTS OF PLANAR AND IN-DEPTH MOTION ON 3DTV QOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Scottsdale, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY ASSESSMENT PROTOCOL FOR FREE-VIEWPOINT VIDEO SEQUENCES SYNTHESIZED FROM DECOMPRESSED DEPTH DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt, Germany. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2013.6603218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE ASSESSMENT METHODOLOGY FOR PREFERENCE OF EXPERIENCE IN 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE IVMSP Workshop : 3D Image/Video Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency driven error protection for 3D video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaminda T.E.R. Hewage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2013.6618386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality, intensity and hedonic dimensions prediction using sensory analysis and physiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation of sensory measurements of off-flavours in water using central and autonomic nervous systems responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWA Symposium on Off-Flavours in the Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lab study on Preference of Experiencein 3DTV: Influence from display technology and test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onrej Kaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Hakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid Juszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation des mesures sensorielles des goûts de l'eau par l'utilisation d'indicateurs des systèmes nerveux central et autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque recherche de la Fédération Gay-Lussac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lab study on preference of experience in *DTV: influence from display technology and test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Kaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakala Jussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid Juszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klangenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency detection for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, kuching, Malaysia. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP.2013.6706346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based image quality metric for the assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.8648-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of JPEG2000 Compression on the Visual Quality of Virtual Liver Biopsy Slides: Subjective and Objective Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XV (MIPS XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SHOOTING CONDITIONS, RE-ENCODING AND VIEWING CONDITIONS ON THE PERCEIVED QUALITY OF USER-GENERATED VIDEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hummelbrunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION OF QUALITY OF EXPERIENCE OF STEREOSCOPIC IMAGES: BINOCULAR DEPTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D NO-REFERENCE VIDEO QUALITY MODEL DEVELOPMENT AND 3D VIDEO TRANSMISSION QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subjective and objective evaluation of a realistic 3D IPTV transmission chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wustenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Packet Video Workshop (PV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Munich, Germany. pp. 179 - 183, </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PV.2012.6229733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience model for 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Stereoscopic Displays and Applications XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual depth indicator for S-3D content based on binocular and monocular cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacific Grove, Californie, United States. pp.734--738, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6489109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using overlapping subjective datasets to assess the performance of objective quality metrics on Scalable Video Coding and error concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Fourth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp. 103 - 108, </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2012.6263844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the source content and encoding configuration on the perceived quality for scalable video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Hlavacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video attention deviation estimation using inter-frame visual saliency map analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Information Processing and Communication III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. pp. 249 - 252, </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2012.6213339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND IMPROVEMENT OF A PAIRED COMPARISON METHOD IN THE APPLICATION OF 3DTV SUBJECTIVE EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STANDARDIZED TOOLCHAIN AND MODEL DEVELOPMENT FOR VIDEO QUALITY ASSESSMENT - THE MISSION OF THE JOINT EFFORT GROUP IN VQEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2011.6065713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptual comparison of different interpolation algorithms: a study with magnetic resonance images of the cochlear nerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Visual Discomfort induced by Stimulus Movement at Fixed Depth on Stereoscopic Displays using Shutter Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Digital Signal Processing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stereoscopic video shooting rule based on stereoscopic distortion parameters and comfortable viewing zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.SPIE 7863, 78631O, </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FRAMEWORK OF INTER-OBSERVER ANALYSIS FOR MULTIMEDIA QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp. 183- 188, </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2011.6065700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SUBJECTIVE EVALUATION OF 3D IPTV BROADCASTING IMPLEMENTATIONS CONSIDERING CODING AND TRANSMISSION DEGRADATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia 2011 (ISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, United States. pp. 506-511, </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2011.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE QUALITY OF SVC-CODED VIDEOS WITH DIFFERENT ERROR-PATTERNS CONCEALED USING SPATIAL SCALABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. paper number 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EFFICIENT NO-REFERENCE METRIC FOR PERCEIVED BLUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Redi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heynderickx Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Discomfort Induced by Relative Disparity and Planar Motion of Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Sino French Workshop on Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is visual fatigue changing the perceived depth accuracy on an autostereoscopic display?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2011 Stereoscopic Displays and Applications XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7863, 78631V, </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Relative Disparity and Planar Motion Velocity on Visual Discomfort of Stereoscopic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning subjective tests using a low cost common set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro ITV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.irccyn contribution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D synthesized views be reliably assessed through usual subjective and objective evaluation protocols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.2597-2600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of HDTV stereoscopic videos in IPTV scenarios using absolute category rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.SPIE 7863, 78631T, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyeposition recording during brain MRI examination to identify and characterize steps of glioma diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2010: Image Perception, Observer Performance, and Technology Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceptual similarity of realistic looking tone mapped High Dynamic Range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.3245 - 3248, </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE QUALITY OF EXPERIENCE ASSESSMENT METHOD BASED ON HIGH LEVEL FEATURES FOR EVALUATING THE PERCEIVED EFFECT OF DOWNSCALING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Workshop on Image Media Quality and its Applications, IMQA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tokyo, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW REQUIREMENTS OF SUBJECTIVE VIDEO QUALITY ASSESSMENT METHODOLOGIES FOR 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics 2010 (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Freely Available Dataset for HDTV including Coding and Transmission Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Video Processing and Quality Metrics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in Subjective Testing Methods for Image and Video Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human and Electronic Imagining (HVEI) XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A color matching experiment using two displays: design considerations and pilot test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Color in Graphics, Imaging and Vision, CGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Joensuu, Finland. 8-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern displays: Why we see different colors, and what it means?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Reducing Observer Metamerism Issue in Industrial Applications: Colorimetric Observer Categories and Observer Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Imaging Conference Color Science and Engineering Systems, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro ITV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4025 - 4028, </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment of error concealment strategies for 3DTV in the presence of asymmetric transmission errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Packet Video Workshop (PV), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong SAR China. pp.193 - 200, </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PV.2010.5706838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk measurement and mitigation for autostereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Image Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between visual salience and visual importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon M. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spie Human and Electronic imaging (HVEI) XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modern Displays Push Conventional Colorimetry to its Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour in art, science, design, conservation, research, printmaking, digital technologies, textiles (CREATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of autostereoscopic 3D displays on subsequent task performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-position recording during brain MRI examination to identify and characterize steps of glioma diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San-Diego, United States. pp.7627-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE QUALITY ASSESSMENT OF MPEG-4 SCALABLE VIDEO CODING IN A MOBILE SCENARIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. paper 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Distortion Perception and Visual Saliency in H.264/AVC Coded Video Containing Packet Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Huangshan, China. pp.7744, 774406, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.863508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Observer Variability in Modern Display Colorimetry: An Analysis of CIE 2006 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Colour Association (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sydney, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Observer Variability in Modern Display Colorimetry: Comparison of CIE 2006 Model and 10° Standard Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Colour Association (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eye-tracking to study diagnostic process during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Society (MIPS) XIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Santa Barbara; University of California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT WE SEE IS MOST LIKELY TO BE WHAT MATTERS: VISUAL ATTENTION AND APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Effects of Packet Loss on H.264/AVC Encoded Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Scottsdale, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New H.264/AVC Error Resilience Model Based on Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packet Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seattle, Washington, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PACKET.2009.5152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Annoyance and User Acceptance of LCD Motion-Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID International Symposium, Seminar and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Antonio, United States. pp.61.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysical study of LCD motion-blur perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XIV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.7240-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-of-Interest Intra Prediction for H.264/AVC Error Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3109 - 3112, </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Utility Assessment and a Relationship with Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XIV 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San José, California, United States. pp. 724010-724010-14 (2009), </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.811664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF DEPTH RENDERING ON THE QUALITY OF EXPERIENCE FOR AN AUTOSTEREOSCOPIC DISPLAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, California, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Tone Mapping Operator based on a Retina model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2009 - Computational Color Imaging Workshop (CCIW'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint Etienne, France. pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur estimation on LCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID International Symposium, Seminar and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Los Angeles, United States. pp.P92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Error-Propagation-Free Perceptual Watermarking Algorithm for H.264/AVC encoded video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Visual Signal Processing and Analysis (VISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Performance of Human Visual System Based Image Quality Assessment Metric Using Wavelet Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference Human Vision and Electronic Imaging XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.680610.1-680610.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable methodology in subjective video quality assessment: a resolution dependent paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Media Quality and its Applications, IMQA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Kyoto, Japan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ACR and SAMVIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Video Quality Experts Group (VQEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using disparity for quality assessment of stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Semi-Local Visual Masking Model For Wavelet Based Image Quality Metric?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of perceived quality differences between CRT and LCD displays based on motion blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Scottsdale, AZ, United States. paper 374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation locale de l'impact des dégradations H.264 sur la qualité vidéo subjective en télévision haute définition et cumul en une estimation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Model based on a spatiotemporal features extraction for H.264-coded HDTV sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority image and video encoding transmission based on a discrete Radon transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Packet Video 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lausanne, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate the impact of H.264 artefacts on subjective video quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Scottsdale, United States. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the resolution on the difference of perceptual video quality between CRT and LCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2007. ICIP 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, TX, United States. pp.441-444, </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display awareness in subjective and objective video quality evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznań, Poland. pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of standard watermarking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Security, Steganography, and Watermarking of Multimedia Contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San jose, United States. pp.6505-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does where you Gaze on an Image Affect your Perception of Quality? Applying Visual Attention to Image Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the next generation of video and image quality metrics: Impact of display, resolution, contents and visual attention in subjective assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Image Media Quality and its Applications, IMQA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chiba, Japan. pp.A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of content based watermarking using an advanced HVS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Hiding and Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Kaohsiung, Taiwan. pp.485-489, </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIH-MSP.2007.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of motion on contrast perception: supra-threshold spatio-velocity CSF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XII.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.64921M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task impact on the visual attention in subjective image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. invited paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo No Reference image quality metric using perceptual data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction objective des différences de qualité perceptuelles entre un écran CRT et un écran LCD en TVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France. pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SD to HD television: effects of H.264 distortions versus display size on quality of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards video quality metrics for HDTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Scottsdale, AZ, United States. paper 305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission prioritaire d'images fixes pilotée par un critère de qualité visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée inter GDR ISIS-Onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do our demographics shape our trajectories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy. Proceedings of the 8th International Conference on Spatial Cognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Partial Least Square models for the prediction of the concentration of a gustative stimulus in water from physiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosense 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Multimedia Systems and Applications (MMSA), 978-3-319-57687-9. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57687-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press, 2016, 9780081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press, pp.601, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment for volumetric video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Alexiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Video Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.501 - 552, 2023, 978-0-323-91755-1. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral phenotype features of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213-237, 2023, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824421-0.00018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: few-shot pill recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta Learning With Medical Imaging and Health Informatics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.275-299, 2023, </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399851-2.00024-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and Quality of Service Metrics for 3D Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Visual Content Creation, Coding and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-297, 2019, </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77842-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Visual Content Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Gelautz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Visual Content Creation, Coding and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-325, 2019, </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77842-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging science of QoE in multimedia applications: Concepts, experimental guidelines, and validation of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Press Library in Signal Processing, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.163-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention, visual salience, and perceived interest in multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Press Library in Signal Processing, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.113-161, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-visual models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57687-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Discomfort in 3DTV: Definitions, Causes, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel 3D Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.185-209, 2015, 978-1-4939-2025-9. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2026-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Quality of Experience of 3DTV and Beyond: Tackling the Multidimensional Sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Future Internet Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-222, 2014, 978-1-4614-8372-4. </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8373-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts, Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-313, 2014, 978-3-319-02680-0. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Comfort and Fatigue in Stereoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Video : From Capture to Diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-329, 2013, 9781848215078. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761915.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and Objective Visual Quality Assessment in the Context of Stereoscopic 3D-TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-437, 2013, 978-1-4419-9963-4. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9964-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual quality assessment of synthesized views in the context of 3D-TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering Architectures, Techniques and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439-474, 2013, 978-1-4419-9964-1. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9964-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of lossy compressed medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.101-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility control and Quality assessment of watermarking and data hiding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang-Tsun Li, University of Warwick, UK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Forensics and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang-Tsun Li, University of Warwick, UK, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des dégradations des images médicales compressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés, pp.125-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pools of transforms for local selection of a set of transforms in video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US11936863B2. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last coefficient coding for adaptive transform based video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230039301A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and a device for picture encoding and decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11683505B2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTCOEFFICIENTCODINGFOR ADAPTIVE TRANSFORM BASED VIDEO COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11,496,752B2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and decoding method and corresponding devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15774992. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 8189911. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE AND METHOD FOR CREATING A SALIENCY MAP OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1836682. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for creating a saliency map of an image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 7853076. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR ASSESSING THE VISUAL QUALITY OF AN IMAGE OR A SEQUENCE OF IMAGES USING OBJECTIVE INDICATORS, AND CORRESPONDING COMPUTER PROGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2010/112472. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 11/920457. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet perceptual quality metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for measuring the preference of upscaling algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR and WCG QoE (SoA, stakes and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Database: Evaluation of standard watermarking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, http://www.irccyn.ec-nantes.fr/~autrusse/Databases/Enrico/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment IRCCyN/IVC database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, http://www.irccyn.ec-nantes.fr/ivcdb/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting local distortions introduced by AV1 using Deep Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING VIDEO QUALITY METRICS TO SELECT PERCEPTUALLY ACCURATERESOLUTION IN A WIDE QUALITY RANGE: A CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualinet White Paper on Definitions of Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Perkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualinet (www.qualinet.eu). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Le Callet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consistency and Variation-Guided Spatio-Temporal Aggregation for Few-Shot Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (3), pp.3513-3526. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3621451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Distortion-aware Saliency Prediction for AI-Generated Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3616234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERD: Encoder-Residual-Decoder Neural Network for Underwater Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchao Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangzhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (9), pp.8958-8972. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3556203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking 3D Robotic Perception: Elastic Voxel Representation with Splatting Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vibroacoustic discomfort and visual stimuli: Comparison of real, 3D and 360 environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing CNN-Based Blind Image Quality Assessment via Deep Cross-Layer Pattern Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2025.3618566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Underwater Image Quality Assessment via Progressive Physics-aware Multi-Prior Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxue Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2025.3639385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial–Temporal–Geometric Graph Convolutional Network for 3-D Human Pose Estimation From Multiview Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3551025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VQM4HAS : A Real-Time Quality Metric for HEVC Videos in HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Timmerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.9619 - 9631. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3613110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIQA: Perceptual Quality Assessment of Vision-Pro-based Egocentric Spatial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2277-2287. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detail-Preserving Diffusion Models for Low-Light Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.3396-3409. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2024.3502801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-Centered Underwater Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honggang Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.743-757. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3498273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and Objective Audio-Visual Quality Assessment for Omnidirectional Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.6506-6523. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2025.3613957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Consistency-Guaranteed Spatio-Temporal Transformer for Unsupervised Multiview 3-D Pose Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3440376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Blind Image Quality Assessment Using Dynamic Neural Model With Dual-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexiang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.6279-6290. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2024.3359667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASICS: Broad Quality Assessment of Static Point Clouds in a Compression Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aljosa Smolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.6730-6742. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2024.3355642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Advancements in Learning-Based Quality Prediction for Advanced Visual Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Ballé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.1148-1149. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3337626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV-TMO: Large-Scale Dataset for Subjective Quality Assessment of Tone Mapped Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.6013-6025. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2022.3203211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Delanoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3592786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMGEA: A New Ensemble Adversarial Attack Powered by Long-Term Gradient Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.1051-1065. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2020.3039295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Content Quality Assessment: Overview, Benchmark, and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3470970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing Image Quality Assessment: Toward Better Augmented Reality Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.7206-7221. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2022.3220404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UIF: An Objective Quality Assessment for Underwater Image Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongfu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.5456-5468. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2022.3196815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of DIBR-Synthesized Views Based on Sparsity of Difference of Closings and Difference of Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.1161-1175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3139238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Free-Viewpoint Videos by Quantifying the Elastic Changes of Multi-Scale Motion Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.517-531. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3037504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Visiting Discriminator for Blind Free-Viewpoint Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.4245-4258. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3038305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency4ASD: Challenge, dataset and tools for visual attention modeling for autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.116092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.116092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Quality of Light Field Images and Impact of Visualization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (2), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.3034445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manri Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.116150. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3036153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Seok Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3032026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Learning Based Head Movement Prediction for Interactive 360 Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4622-4636. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3073283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Quality Assessment for Asymmetrically Distorted Stereoscopic Video by Temporal Binocular Rivalry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangjie Sui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiebin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.3010-3024. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3035679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attack Against Deep Saliency Models Powered by Non-Redundant Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.1973-1988. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3050303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binocular Rivalry Oriented Predictive Autoencoding Network for Blind Stereoscopic Image Quality Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3026443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3427931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Light Field Reconstruction, Compression, and Display Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaokang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.3790-3804. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2966081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Perception-Driven 360° Video Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Delp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.2-4. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.2968778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effects of S3D visual discomfort in human emotional state using data mining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Đorđević Čegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-08844-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art in 360° Video/Image Processing: Perception, Assessment and Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.2966864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Reference Sonar Image Quality Assessment Based on Task and Visual Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiesong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.2991546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Ensemble Adversarial Attack Powered by Long-Term Gradient Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (04), pp.3405-3413. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i04.5743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation of 3D Objects in Mixed Reality For Different Lighting Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (11), pp.128-1-128-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.11.HVEI-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFTMI: Features Fusion for Natural Tone-Mapped Images Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2952256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Assessing the Spatial Presence of Omnidirectional Videos: Comparing Virtual and Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2920443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment for view synthesis using low-level and mid-level structural representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leida Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is Gaze Influenced by Image Transformations? Dataset and Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guodong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2945857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a No-Reference Quality Predictor of Stereoscopic Images by Visual Binocular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiebin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.132649-132661. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2941112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccAnn: A New Subjective Assessment Methodology for Measuring Acceptability and Annoyance of Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.2589-2602. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2903722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Quality Assessment of Sonar Images via Contour Degradation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11), pp.5336-5351. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2910666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Natural Scene Statistical Analysis for No-Reference Quality Evaluation of DIBR-Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2906768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity measurement and characterization of 360-degree content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (12), pp.216-1-216-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.12.HVEI-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Objective Image and Video Quality Estimators Using Multiple Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2019.2935687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless approach for heart rate estimation for QoE assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2019.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Blind Quality Assessment of DIBR-Synthesized Video Based on High-High Wavelet Subband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11), pp.5524-5536. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2019.2919416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Influence of Navigation Scan-Path on Perceived Quality of Free-Viewpoint Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2019.2893484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Analysis in Multimedia Quality Assessment: Revisiting the Statistical Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (8), pp.2063-2072. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2018.2794266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox and dataset for the development of saliency and scanpath models for omnidirectional/360° still images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Structure and Textural Information in Image Utility and Quality Assessment Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/j.percept.imaging.2018.1.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEG-4 AVC stream-based saliency detection: application to robust watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.116-130. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Assessment of Quality of Experience for Asymmetric Encoding in Immersive Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2018.2828607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of subjective methodology on assessing visual discomfort in immersive multimedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.14.hvei-527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Shape Approximation & Contour Adaptive Depth Image Coding for Virtual View Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vicky Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.3437-3451. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2751589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept: role of generic content characteristics in optimizing video encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (13), pp.16069-16097. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5180-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance Measures for Video Quality Assessment Algorithms Using Training and Validation Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Masala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn van Wallendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2018.2882091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Reduced-Reference Visual Quality Assessment for Contrast Alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (1), pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2016.2597545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Sharpened Images: Challenges, Methodology, and Objective Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Klima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1496 - 1508. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2651374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Video Quality Assessment for Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.9990 - 9999. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2704285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference of Experience in Image Tone-Mapping: Dataset and Framework for Objective Measures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.64 - 74. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2637168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning visual saliency from human fixations for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 266, pp.284 - 292. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency-based stereoscopic image retargeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.347 - 358. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Visual Saliency Models in Objective Image Quality Assessment: A Statistical Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Borji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.1266 - 1278. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2461603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBR-synthesized image quality assessment based on morphological multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Sandić-Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-016-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi–Scale Synthesized View Assessment Based on Morphological Pyramids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Sandić-Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jee-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Gray tracking in medical color displays-A report of Task Group 196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Badano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boynton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Chung Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (7), pp.4017 - 4022. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4953186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework for Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingren Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), pp.1783 - 1795. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2016.2592325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Interactive Media Processing for Immersive Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinei Florencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Magli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.381 - 383. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2406092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Video Quality Assessment - Towards Large Scale Video Database Enhanced Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Masala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn van Wallendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section on Quality of Diversifying Communication Networks and Services, E98-B (1), pp.2-11. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E98.B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an individualized sensory space of tastes in water using skin blood flow responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Supply: Research and Technology - AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (7), pp.793--801. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/aqua.2015.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived interest and overt visual attention in natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective image quality assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Perugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.78-88. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional regularity for visual quality estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.211-221. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Analysis for Reduced Reference Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.2098 - 2109. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2413298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust drift-free bit-rate preserving H.264 watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.179--193. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-013-0329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced reference image quality assessment using regularity of phase congruency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Signal Processing: Image Communication, 8 (29), pp.844-855. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency Detection for Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.2625--2636. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2305100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VQEG eLetter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Best Practices for Training Sessions, 1 (1), pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la perception sensorielle des goûts de l’eau par l’utilisation de mesures physiologiques : la microcirculation cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of reliable 3DTV subjective assessment methodology - Establishing a Ground Truth Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VQEG eLetter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verification and Validation, 1 (2), pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on advances in high dynamic range video research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tastes and odors of water - Quantifying objective analyses: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Oliviera Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (22), pp.1. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2013.829972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Eye Gaze Prediction System for Interactive Networked Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Tian Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (8), pp.1865-1879. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2013.2272918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Image Content Affect the Added Value of Visual Attention in Objective Image Quality Assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp. 355-358. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2243725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention and Applications in Multimedia Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Niebur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (9), pp.2058--2067. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2013.2265801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for Assessing 3D QoE: Standards and Explorative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZTE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Standardization on 3D Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMSOCMMTC E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual fatigue and discomfort impact 3D-TV quality of experience: a comprehensive review of technological, psychophysical, and psychological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (11-12), pp.641--655. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0394-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fixation Density Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2227767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting scenes for 2D and 3D subjective video quality tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-5281-2013-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Subjects and Environment on Audiovisual Subjective Tests: An International Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp. 640-651. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2215306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived 3D TV Transmission Quality Assessment: Multi-Laboratory Results Using Absolute Category Rating on Quality of Experience Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Sjöström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.544-557. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2012.2191031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating depth perception of 3D stereoscopic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.710-720. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2213236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the usefulness of distorted natural images using an image contour degradation measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (2), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.28.000157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Visual Attention in Improving the 3D-TV Viewing Experience: Overview and New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.421-431. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2011.2128250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Porikli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Plack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alregib Ghassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp. 164 - 177. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2011.942341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CIE 2006 Physiological Model to Improved Age-Dependent and Average Colorimetric Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Viénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (10), pp.2033-2048. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.28.002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Quality Metric for 3-D Synthesized View Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.J-STSP-ETVC-00048-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (7), pp.547-558. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (8), pp.597-609. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variations of spatial visual distortions in video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2014806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCD motion blur estimation using different measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID17.3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, Article ID 659024, 13 p. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/659024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image and video quality assessment using LCD: comparisons with CRT conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (6), pp.1383-1391. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietfec/e91-a.6.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of color images based on a generic perceptual reduced reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.239-256. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (5), pp.323-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting visual fixations on video based on low-level visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (19), pp.2483-2498. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2007.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust image watermarking technique based on quantization noise visibility thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (6), pp.1363-1383. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No reference and reduced reference video quality metrics for end to end QoS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, E89-B (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ietcom/e89-b.2.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convolutional Neural Network Approach for Objective Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (5), pp.1316- 1327. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNN.2006.879766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent computational Approach to model the bottom-up visual attention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.802 - 817. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2006.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (334)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Cross-Cultural Emotional Patterns: t-SNE and PCA on Micro-Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nheelam Mitthera Nandagobalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai-Kuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Kung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW68306.2025.11152145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Perceptual Color Preferences in Smartphone Photography: Dataset and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.12844-12850, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3758227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Potential of Vision-Language Models for Pure-Image and Text-Guided-Image Saliency Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, France. pp.1780-1785, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and clustering human visual strategies from video gaze data with hidden markov models for video-QA performance understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, La Valette, Malta. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for QoL-Centered Functional Vision Research: Synthetic Human Behavior Generation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Quality of Multimedia Experience (QoMEX’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Metric for Evaluating the Impact of Visual Distortions on User Viewport in a VR Navigation Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HarmonyIQA: Pioneering Benchmark and Model for Image Harmonization Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticLoom: Category-aware Dynamic Fusion for Multi-class Few-shot Image Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Illumination Transfer Network for Shadow Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Functional Vision Assessment: Challenges in Adapting Orientation and Mobility Tests to Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text to Trajectory: Enhancing and Evaluating LLMs for Embodied Task Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11208991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between Mean Opinion Score (MOS) and Just Noticeable Difference (JND)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Klagenfurt, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP67698.2025.11396801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omni 2 : Unifying Omnidirectional Image Generation and Editing in an Omni Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin Ireland, France. pp.10103-10112, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3755405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accessible Visual Field Self-Assessment: An Eye-Tracker-Assisted Virtual Reality Perimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HMM-Based Behavior Analysis Approach for QoE in VR : A Case Study of QoL Assessment via Orientation and Mobility Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InpaintFormer: Prompt-guided High-Quality Face Inpainting with Mask-Aware Self-Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhouhao Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIGCOIQA2024: Perceptual Quality Assessment of AI Generated Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.1239-1245, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference Image Quality Assessment Using Local Binary Patterns: A Comprehensive Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruotao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '24: The 32nd ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Melbourne VIC Australia, France. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689093.3689180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des mesures subtiles de performance en Réalité Virtuelle: l'exemple d'une tâche de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of crowdsourcing and laboratory settings for subjective assessment of video quality and acceptability &amp; annoyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Skin Tone Color Difference Measurement for Portrait Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP63160.2024.10849890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolkit to benchmark point cloud quality metrics with multi-track evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, ABU DHABI, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Understanding Open UGC Video Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Birkbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balu Adsumilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, France. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Metric Thresholds for Acceptability and Annoyance of User Generated Video Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Quality and Efficiency in Adaptive Live Streaming with JND-Aware Low latency Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajit Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schoeffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MHV '24: Mile-High Video Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Denver CO USA, France. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638036.3640807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Video Streaming using Acceptability and Annoyance Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit to Benchmark Point Cloud Quality Metrics with Multi-Track Evaluation Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.117-123, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Discriminability–Experimental Cost” Tradeoff in Subjective Video Quality Assessment of Codec: DCR with EVP Rating Scale Versus ACR–HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Norkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taichung, Taiwan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS60826.2024.10566279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Test Environments: A Multifaceted Examination of Their Impact on Test Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dormeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) (ACM IMX )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Satisfied User Ratio (SUR) Prediction for VMAF Proxy through Video Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Timmerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Visual Communications and Image Processing (VCIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257041v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of immersive and interactive systems to objectively and subjectively characterize user experience in work places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Media eXperience (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual annotation of local distortions in videos: tools and datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on ACM Multimedia Systems (MMSys '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. pp.458-462, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3587819.3592559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive media experience (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Consumption in Context: Influence of Data Plan Consumption on QoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Noyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.320-324, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Your Streaming Experience with Just Noticeable Difference (JND)-based Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh V Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MILE-HIGH VIDEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588444.3591025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridge the Gap between Visual Difference Prediction Model and Just Noticeable Difference Subjective Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Poiters, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering quality scores in noisy pairwise subjective experiments using Negative log-likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, France. pp.2635-2639, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Scene Graphs for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Riand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Visual Communications and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Temporal-evolving to Spatial-fixing: A Keypoints-based Learning Paradigm for Visual Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Uncertainty On Video Quality Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SPS, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just noticeable difference-aware per-scene bitrate-laddering for adaptive video streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignesh V Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajit T Rajendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Amirpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brisbane (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSGAN: Visual Saliency guided Generative Adversarial Network for data augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Chuahua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX workshop VAMEXP (Visual attention in Multimedia Experience )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic particles : from human pose estimation to an immersive and interactive piece of art questionning thought-movement relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cloarec-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.382-385, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZREC : Robust Recovery of Mean and Percentile Opinion Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Rahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2023 (ICIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards guidelines for subjective Haptic quality assessment: a case study on quality assessment of compressed haptic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brisbane, Australia. pp.1667-1672, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME55011.2023.00287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Communier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Fela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Zacharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Difference of Closings Operator for No-Reference Quality Evaluation of DIBR-Synthesized Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Sandic-Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Kukolj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Zooming Innovation in Consumer Technologies Conference (ZINC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Novi Sad, Serbia. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ZINC55034.2022.9840562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCEMENT LEARNING BASED POINT-CLOUD ACQUISITION AND RECOGNITION USING EXPLORATION-CLASSIFICATION REWARD COMBINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Maximum Likelihood Difference Scaling method to measure inter content scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective And Objective Quality Assessment Of Mobile Gaming Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoguo Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqing Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.1810-1814, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Just Noticeable Differences to Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (QoEVMA ’22), October 14 2022, Lisboa, Portugal. ACM,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552469.3555712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Map VMAF with the Probability of Just Noticeable Difference between Video Encoding Recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nafplio, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the cleaning of subjective data relevant to train UGC Video Quality Metrics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dormeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Birkbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balu Adsumilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised video quality model for enhanced user generated content (ugc) with special effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of video quality at a local spatio-temporal horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys '22: 13th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. pp.378-382, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3524273.3533931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of open video quality metrics for local decision in AV1 video codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4013-4017, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE BENEFIT OF PARAMETER-DRIVEN APPROACHES FOR THE MODELING AND THE PREDICTION OF SATISFIED USER RATIO FOR COMPRESSED VIDEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Rahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation from Observation using RL and Graph-based Representation of Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Manyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nassau, Bahamas. pp.1258-1265, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04522907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective test methodology optimization and prediction framework for Just Noticeable Difference and Satisfied User Ratio for compressed HD video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering user agreement in learning to predict the aesthetic quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Aesthetic Assessment for Mobile Gaming Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yejing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 23rd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing navigation difficulties in video game experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (virtual), Canada. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Video Quality Metrics To Select Perceptually Accurate Resolution In A Wide Quality Range: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.2164-2168, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Ireland. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of Crowdsourcing for Subjective Evaluation of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Temporal Sub-sampling on the Accuracy of Volumetric Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aljosa Smolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium 2021 - Coding and quality evaluation of light-fields Special Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly using Human Skeleton in Self-supervised Learning: Influence on Spatio-temporal Puzzle Solving and on Video Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Riand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online streaming, France. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010689500003061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing By Haptic Glance: Reinforcement Learning Based 3d Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.3637-3641, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Crowdsourcing for Subjective Quality Evaluation of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VVC partitioning decision driven by machine learning for a comprehensive hardware encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 23rd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subjective Study of Multi-Dimensional Aesthetic Assessment for Mobile Game Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenming Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yundi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.47-53, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Directed Graph Learning for Head Movement Prediction in 360 Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.2678-2682, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Explaining Trajectory Singularities using Composite Signal Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hornberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo J Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.1422-1426, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO-REFERENCE QUALITY EVALUATION OF LIGHT FIELD CONTENT BASED ON STRUCTURAL REPRESENTATION OF THE EPIPOLAR PLANE IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st ICME Workshop on Hyper-Realistic Multimedia for Enhanced Quality of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Machine Learning Classifiers for Real-Time Adaptive Resolution Prediction in Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual Conference, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME46284.2020.9102934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Perceptually-Optimized Compression Of User Generated Content (UGC): Prediction Of UGC Rate-Distortion Category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsavounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME46284.2020.9102752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Graphical Model for Analyzing the Subjective Visual Quality Assessment Data from Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.3339-3347, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3394171.3413619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sur graphe de la singularité de trajectoires contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheur.se.s en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-distortion video coding and uncertainties: to be blindly chasing marginal improvement or to be greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2568657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Quality Assessment of High-Quality Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepthi Nandakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sethuraman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.3-9, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Object Detection in Real Life: Case Study on Auto-Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-Shot Pill Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.9786-9795, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waqas Ellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Light Field Imaging Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of saliency modeling for multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMedia '19 Proceedings of the 25th Brazillian Symposium on Multimedia and the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, France. pp.5-5, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3323503.3361558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Representations of Structural Information in Images: Application to Quality Assessment of Synthesized View in FTV Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.1735-1739, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVS based perceptual pre-processing for video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruña, Spain. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Epipolar Plane Image Representations for Objective Quality Evaluation of Light Field Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Objective Metrics for Assessment of Perceptual Pre-Processing for Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.136-140, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic label bias in subjective video quality evaluation: a standardization perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensaied Rania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRONIC IMAGING 2019: Image Quality and System Performance XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, United States. pp.311-1-311-8, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.10.IQSP-311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Perceptually Plausible Training of Image Restoration Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of eye movements for the children with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongkuo Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amherst, United States. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304109.3325818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Learn the Effect of Non-Uniform Distortion on Perceived Visual Quality? Case Study Using Convolutional Sparse Coding for Quality Assessment of Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Visualization Techniques on Light Field Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, rome, Italy. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blind Quality Measure for Industrial 2D Matrix Symbols Using Shallow Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Influence of Devices on Quality of Experience for Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, san francisco, United States. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pcs.2018.8456304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghyuk Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongseok Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, athenes, Greece. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hokyoung Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongil Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the discriminability of standard subjective quality assessment methods: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Screen Content Image Enhancement Strategy using Layer-based Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2018.8350911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Reference Quality Assessment for Stitched Panoramic Images Using Convolutional Sparse Coding and Compound Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, san diego, United States. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icme.2018.8486545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid-MST: A Hybrid Active Sampling Strategy for Pairwise Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 31 (NIPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gaze disruptions indicate the perceived quality of non-uniformly coded natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2017.14.hvei-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality enhancement via QP adaptation based on perceptual coding maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katsenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agrafiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pékin, China. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2017.8296781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-based transform index prediction in multiple transforms framework to assist entropy coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiscale analysis for blind quality assessment of DIBR-synthesized images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Fei Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and selection of light field content for perceptual assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip Paudyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Ninth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2017.7965635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting-based error concealment for low-delay video communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orlean, United States. pp.1632-1636, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality perception in telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Luton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment for DIBR Synthesized Views using Elastic Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 ACM on Multimedia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, mountain view, United States. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123266.3123329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which saliency weighting for omni directional image quality assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2017.7965659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-reference quality metric for screen content image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment for synthesized view based on variable-length context tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Luton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360 Degree Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSys'17 Proceedings of the 8th ACM on Multimedia Systems Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3192974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment for free viewpoint video based on mid-level contours feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icme.2017.8019431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealed learning based block transforms for HEVC video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of HEVC coding artifacts on gaze prediction in interactive video streaming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relation between perceived interest and visual salience during free viewing using trellis based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved coefficient coding for adaptive transforms in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (IEEE PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Benchmark Objective Quality Metrics from Paired Comparison Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal error concealment technique for high order multiple description coding schemes including subjective assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content features on short-term video quality in the visual periphery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Perceptual Redundancies of HEVC Encoded Dynamic Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Perceptual Distortion of Dynamic Textures and Its Application in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix,Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC saliency map computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boujelbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRONIC IMAGING 2016 : Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.HVEI-107 - 1-8, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.16.HVEI-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accuracy of objective image and video quality models: New methodology for performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of artistic intention: Quantify lighting surprise for painting analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saboya Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongming Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive Lagrange multiplier determination method for dynamic texture in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunmei Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Consumer Electronics-China (ICCE-China)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Guangzhou, China. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE-China.2016.7849749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of spatio-temporal distortions in the visual periphery in disrupting natural attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency detection via image complexity feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free viewpoint video quality assessment based on morphological multiscale metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandic-Stankovic Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (IEEE QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to benchmark objective quality metrics from paired comparison data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FOVEATED SHORT TERM DISTORTION MODEL FOR PERCEPTUALLY OPTIMIZED DYNAMIC TEXTURES COMPRESSION IN HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of complexity in the rate-distortion optimization: A visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aldahdooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd INTERNATIONAL CONFERENCE ON SYSTEMS, SIGNALS AND IMAGE PROCESSING (IWSSIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. pp.45-48, </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7314173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE ANALYSIS OF TEXTURE SIMILARITY METRICS IN HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics for Consumer Electronics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local texture synthesis: A static texture coding algorithm fully compatible with HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing (IWSSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7313931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment comparing UHD and HD resolution in HEVC transmission chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongfeng Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Costa Navarino, Greece. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Assessment of HDR Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Future Video Coding Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of HDR content on LDR displays: An objective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Applications of Digital Image Processing XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHD image reconstruction by estimating interpolation error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kongfeng Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality assessment of HDR content (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBR synthesized image quality assessment based on morphological wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandic-Stankovic Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Seventh International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Pilos, Greece. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency in MPEG-4 AVC video stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Mitrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived interest versus overt visual attention in image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hantao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2086371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open perceptual binocular and monocular descriptors for stereoscopic 3D images and video characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE SIMILARITY METRICS APPLIED TO HEVC INTRA PREDICTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies, SIFWICT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using full-reference image quality metrics for automatic image sharpening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics, and Digital Technologies for Multimedia Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, bruxelles, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of 3D visual discomfort on viewers' emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pereda-Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.753 - 757, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature pooling and prediction models of VQA algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Kongfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Minmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saupe Dietmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.541 - 545, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image quality assessment using Takagi-Sugeno-Kang fuzzy modele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđević Dragana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kukolj Dragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Symposium on Intelligent Systems and Informatics (SISY), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Subotica, Serbia. pp.309 - 314, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISY.2014.6923607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the quality, the intensity and the pleasantness of the taste of water using physiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of naturalness, contrast, and colorfulness of tone-mapped images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Klíma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Applications of Digital Image Processing XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2075270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Texture Similarity Metric STSIM for Intra Prediction Mode Selection and Block Partitiong in HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-viewpoint video sequences: A new challenge for objective quality metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Workshop on Multimedia Signal Processing (MMSP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Jakarta, Indonesia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2014.6958832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Primon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated approach for tone mapping operator parameter adjustment in security applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics, and Digital Technologies for Multimedia Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, bruxelles, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual discomfort affects 3DTV viewers' emotional arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pereda-Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV-Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV-CON), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Budapest, Bulgaria. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2014.6874718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating complex scales through subjective ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Indonesia. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning visual saliency for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo Workshops (ICMEW), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chengdu, China. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2014.6890709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic image retargeting based on 3D saliency detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.669 - 673, </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EYE TRACKING DATABASE FOR STEREOSCOPIC VIDEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Multimedia Experience (QoMEX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2014, Singapour, Singapore. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual saliency driven error protection for 3D video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaminda T.E.R. Hewage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2013.6618386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality, intensity and hedonic dimensions prediction using sensory analysis and physiological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation of sensory measurements of off-flavours in water using central and autonomic nervous systems responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWA Symposium on Off-Flavours in the Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lab study on Preference of Experiencein 3DTV: Influence from display technology and test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onrej Kaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Hakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid Juszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt, Austria. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardized 3DTV QoE assessment: Cross-lab study on display technology and viewing environment parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taehwan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwook Youn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiheon Ok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.864809-864809, </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic 3D video coding quality evaluation with 2D objective metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Sjöström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2003664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL DISCOMFORT IS NOT ALWAYS PROPORTIONAL TO EYE BLINKING RATE: EXPLORING SOME EFFECTS OF PLANAR AND IN-DEPTH MOTION ON 3DTV QOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Scottsdale, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY ASSESSMENT PROTOCOL FOR FREE-VIEWPOINT VIDEO SEQUENCES SYNTHESIZED FROM DECOMPRESSED DEPTH DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hanhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt, Germany. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2013.6603218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE ASSESSMENT METHODOLOGY FOR PREFERENCE OF EXPERIENCE IN 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE IVMSP Workshop : 3D Image/Video Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual preference of S3D over 2D for HDTV in dependence of video quality and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVMSP Workshop, 2013 IEEE 11th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVMSPW.2013.6611905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluation of an audiovisual subjective dataset for research and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klagenfurt am Wörthersee, Austria. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2013.6603199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Paired Comparison methodology in measuring visual discomfort of 3DTV: performances of three di erent designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging, Stereoscopic Displays and Applications, Human Factors 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation des mesures sensorielles des goûts de l'eau par l'utilisation d'indicateurs des systèmes nerveux central et autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque recherche de la Fédération Gay-Lussac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lab study on preference of experience in *DTV: influence from display technology and test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Kaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakala Jussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid Juszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Klangenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency detection for stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisi Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing (VCIP), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, kuching, Malaysia. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP.2013.6706346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based image quality metric for the assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.8648-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of JPEG2000 Compression on the Visual Quality of Virtual Liver Biopsy Slides: Subjective and Objective Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Rousselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XV (MIPS XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual depth indicator for S-3D content based on binocular and monocular cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacific Grove, Californie, United States. pp.734--738, </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6489109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using overlapping subjective datasets to assess the performance of objective quality metrics on Scalable Video Coding and error concealment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Fourth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp. 103 - 108, </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2012.6263844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D NO-REFERENCE VIDEO QUALITY MODEL DEVELOPMENT AND 3D VIDEO TRANSMISSION QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subjective and objective evaluation of a realistic 3D IPTV transmission chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wustenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Packet Video Workshop (PV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Munich, Germany. pp. 179 - 183, </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PV.2012.6229733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of experience model for 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Stereoscopic Displays and Applications XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF SHOOTING CONDITIONS, RE-ENCODING AND VIEWING CONDITIONS ON THE PERCEIVED QUALITY OF USER-GENERATED VIDEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Hummelbrunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION OF QUALITY OF EXPERIENCE OF STEREOSCOPIC IMAGES: BINOCULAR DEPTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournier Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the source content and encoding configuration on the perceived quality for scalable video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Hlavacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video attention deviation estimation using inter-frame visual saliency map analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Information Processing and Communication III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMA3DS1-COSPAD1: Subjective video quality assessment database on coding conditions introducing freely available high quality 3D stereoscopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Koudota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX - Fourth International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Yarra Valley, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. pp. 249 - 252, </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2012.6213339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS AND IMPROVEMENT OF A PAIRED COMPARISON METHOD IN THE APPLICATION OF 3DTV SUBJECTIVE EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SUBJECTIVE EVALUATION OF 3D IPTV BROADCASTING IMPLEMENTATIONS CONSIDERING CODING AND TRANSMISSION DEGRADATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Multimedia 2011 (ISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, United States. pp. 506-511, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2011.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE QUALITY OF SVC-CODED VIDEOS WITH DIFFERENT ERROR-PATTERNS CONCEALED USING SPATIAL SCALABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. paper number 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EFFICIENT NO-REFERENCE METRIC FOR PERCEIVED BLUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Redi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heynderickx Ingrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Discomfort Induced by Relative Disparity and Planar Motion of Stereoscopic Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Sino French Workshop on Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STANDARDIZED TOOLCHAIN AND MODEL DEVELOPMENT FOR VIDEO QUALITY ASSESSMENT - THE MISSION OF THE JOINT EFFORT GROUP IN VQEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2011.6065713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perceptual comparison of different interpolation algorithms: a study with magnetic resonance images of the cochlear nerve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying depth bias in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Visual Discomfort induced by Stimulus Movement at Fixed Depth on Stereoscopic Displays using Shutter Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Digital Signal Processing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New stereoscopic video shooting rule based on stereoscopic distortion parameters and comfortable viewing zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.SPIE 7863, 78631O, </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FRAMEWORK OF INTER-OBSERVER ANALYSIS FOR MULTIMEDIA QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp. 183- 188, </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2011.6065700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is visual fatigue changing the perceived depth accuracy on an autostereoscopic display?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2011 Stereoscopic Displays and Applications XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7863, 78631V, </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Relative Disparity and Planar Motion Velocity on Visual Discomfort of Stereoscopic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D synthesized views be reliably assessed through usual subjective and objective evaluation protocols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Köppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.2597-2600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning subjective tests using a low cost common set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro ITV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.irccyn contribution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of HDTV stereoscopic videos in IPTV scenarios using absolute category rating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.SPIE 7863, 78631T, </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying how defocus blur and disparity affect the perceived depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern displays: Why we see different colors, and what it means?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Reducing Observer Metamerism Issue in Industrial Applications: Colorimetric Observer Categories and Observer Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Imaging Conference Color Science and Engineering Systems, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE QUALITY OF EXPERIENCE ASSESSMENT METHOD BASED ON HIGH LEVEL FEATURES FOR EVALUATING THE PERCEIVED EFFECT OF DOWNSCALING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Workshop on Image Media Quality and its Applications, IMQA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tokyo, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW REQUIREMENTS OF SUBJECTIVE VIDEO QUALITY ASSESSMENT METHODOLOGIES FOR 3DTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Processing and Quality Metrics 2010 (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Freely Available Dataset for HDTV including Coding and Transmission Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Video Processing and Quality Metrics (VPQM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in Subjective Testing Methods for Image and Video Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human and Electronic Imagining (HVEI) XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A color matching experiment using two displays: design considerations and pilot test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Color in Graphics, Imaging and Vision, CGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Joensuu, Finland. 8-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyeposition recording during brain MRI examination to identify and characterize steps of glioma diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2010: Image Perception, Observer Performance, and Technology Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceptual similarity of realistic looking tone mapped High Dynamic Range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.3245 - 3248, </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Blestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Ksentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro ITV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Huynh-Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4025 - 4028, </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between visual salience and visual importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon M. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spie Human and Electronic imaging (HVEI) XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment of error concealment strategies for 3DTV in the presence of asymmetric transmission errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Packet Video Workshop (PV), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong Kong SAR China. pp.193 - 200, </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PV.2010.5706838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616687v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk measurement and mitigation for autostereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Image Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modern Displays Push Conventional Colorimetry to its Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour in art, science, design, conservation, research, printmaking, digital technologies, textiles (CREATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of autostereoscopic 3D displays on subsequent task performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Applications XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-position recording during brain MRI examination to identify and characterize steps of glioma diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San-Diego, United States. pp.7627-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUBJECTIVE QUALITY ASSESSMENT OF MPEG-4 SCALABLE VIDEO CODING IN A MOBILE SCENARIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Pitrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. paper 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Distortion Perception and Visual Saliency in H.264/AVC Coded Video Containing Packet Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Engelke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Communications and Image Processing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Huangshan, China. pp.7744, 774406, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.863508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New H.264/AVC Error Resilience Model Based on Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packet Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seattle, Washington, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PACKET.2009.5152159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Observer Variability in Modern Display Colorimetry: An Analysis of CIE 2006 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Colour Association (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sydney, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Observer Variability in Modern Display Colorimetry: Comparison of CIE 2006 Model and 10° Standard Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Colour Association (AIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using eye-tracking to study diagnostic process during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Society (MIPS) XIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Santa Barbara; University of California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT WE SEE IS MOST LIKELY TO BE WHAT MATTERS: VISUAL ATTENTION AND APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Effects of Packet Loss on H.264/AVC Encoded Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Scottsdale, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Annoyance and User Acceptance of LCD Motion-Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID International Symposium, Seminar and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, San Antonio, United States. pp.61.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysical study of LCD motion-blur perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XIV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.7240-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Utility Assessment and a Relationship with Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XIV 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San José, California, United States. pp. 724010-724010-14 (2009), </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.811664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-of-Interest Intra Prediction for H.264/AVC Error Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3109 - 3112, </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF DEPTH RENDERING ON THE QUALITY OF EXPERIENCE FOR AN AUTOSTEREOSCOPIC DISPLAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, California, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Tone Mapping Operator based on a Retina model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2009 - Computational Color Imaging Workshop (CCIW'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint Etienne, France. pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable methodology in subjective video quality assessment: a resolution dependent paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Media Quality and its Applications, IMQA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Kyoto, Japan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Error-Propagation-Free Perceptual Watermarking Algorithm for H.264/AVC encoded video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Visual Signal Processing and Analysis (VISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, PAris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Performance of Human Visual System Based Image Quality Assessment Metric Using Wavelet Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference Human Vision and Electronic Imaging XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.680610.1-680610.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur estimation on LCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borje Andrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SID International Symposium, Seminar and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Los Angeles, United States. pp.P92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ACR and SAMVIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Video Quality Experts Group (VQEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using disparity for quality assessment of stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Semi-Local Visual Masking Model For Wavelet Based Image Quality Metric?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1180-1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the resolution on the difference of perceptual video quality between CRT and LCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2007. ICIP 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, TX, United States. pp.441-444, </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation locale de l'impact des dégradations H.264 sur la qualité vidéo subjective en télévision haute définition et cumul en une estimation globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Quality Model based on a spatiotemporal features extraction for H.264-coded HDTV sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority image and video encoding transmission based on a discrete Radon transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Boulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Packet Video 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lausanne, Switzerland. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate the impact of H.264 artefacts on subjective video quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Scottsdale, United States. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of perceived quality differences between CRT and LCD displays based on motion blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Scottsdale, AZ, United States. paper 374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Display awareness in subjective and objective video quality evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznań, Poland. pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of standard watermarking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Security, Steganography, and Watermarking of Multimedia Contents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San jose, United States. pp.6505-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does where you Gaze on an Image Affect your Perception of Quality? Applying Visual Attention to Image Quality Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of content based watermarking using an advanced HVS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Hiding and Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Kaohsiung, Taiwan. pp.485-489, </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIH-MSP.2007.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the next generation of video and image quality metrics: Impact of display, resolution, contents and visual attention in subjective assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Image Media Quality and its Applications, IMQA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chiba, Japan. pp.A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of motion on contrast perception: supra-threshold spatio-velocity CSF measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XII.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.64921M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo No Reference image quality metric using perceptual data hiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.146-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task impact on the visual attention in subjective image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. invited paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SD to HD television: effects of H.264 distortions versus display size on quality of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Atlanta, United States. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2006.312480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction objective des différences de qualité perceptuelles entre un écran CRT et un écran LCD en TVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels, CORESA2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France. pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards video quality metrics for HDTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Péchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Video Processing and Quality Metrics for Consumer Electronics, VPQM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Scottsdale, AZ, United States. paper 305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission prioritaire d'images fixes pilotée par un critère de qualité visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée inter GDR ISIS-Onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDNN with masked inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleau Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Poisson Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Viard-Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information, Communications and Signal Processing, 2003 and the Fourth Pacific Rim Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Singapour, Malaysia. pp.989-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do our demographics shape our trajectories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy. Proceedings of the 8th International Conference on Spatial Cognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Partial Least Square models for the prediction of the concentration of a gustative stimulus in water from physiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosense 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Multimedia Systems and Applications (MMSA), 978-3-319-57687-9. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57687-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press, 2016, 9780081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press, pp.601, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment for volumetric video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Alexiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive Video Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.501 - 552, 2023, 978-0-323-91755-1. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral phenotype features of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213-237, 2023, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824421-0.00018-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: few-shot pill recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiyi Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta Learning With Medical Imaging and Health Informatics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.275-299, 2023, </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399851-2.00024-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and Quality of Service Metrics for 3D Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Barreda-Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Visual Content Creation, Coding and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-297, 2019, </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77842-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Visual Content Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Fliegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Gelautz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Visual Content Creation, Coding and Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-325, 2019, </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77842-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging science of QoE in multimedia applications: Concepts, experimental guidelines, and validation of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Press Library in Signal Processing, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.163-209, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention, visual salience, and perceived interest in multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashas Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Press Library in Signal Processing, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.113-161, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Benois-Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-visual models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57687-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Texture Similarity for Machine Intelligence Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Content Indexing and Retrieval with Psycho-Visual Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Discomfort in 3DTV: Definitions, Causes, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel 3D Media Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.185-209, 2015, 978-1-4939-2025-9. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2026-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts, Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-313, 2014, 978-3-319-02680-0. </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Quality of Experience of 3DTV and Beyond: Tackling the Multidimensional Sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Future Internet Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-222, 2014, 978-1-4614-8372-4. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8373-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Comfort and Fatigue in Stereoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Video : From Capture to Diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-329, 2013, 9781848215078. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118761915.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and Objective Visual Quality Assessment in the Context of Stereoscopic 3D-TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touradj Ebrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer New York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-437, 2013, 978-1-4419-9963-4. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9964-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual quality assessment of synthesized views in the context of 3D-TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering Architectures, Techniques and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439-474, 2013, 978-1-4419-9964-1. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9964-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of lossy compressed medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.101-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility control and Quality assessment of watermarking and data hiding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Campisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang-Tsun Li, University of Warwick, UK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Forensics and security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang-Tsun Li, University of Warwick, UK, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des dégradations des images médicales compressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés, pp.125-152, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pools of transforms for local selection of a set of transforms in video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US11936863B2. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and a device for picture encoding and decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11683505B2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last coefficient coding for adaptive transform based video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20230039301A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTCOEFFICIENTCODINGFOR ADAPTIVE TRANSFORM BASED VIDEO COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11,496,752B2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15757951. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and decoding method and corresponding devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15774992. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for encoding video frames based on local texture synthesis and corresponding device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Naser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 15306367.2 - 1908. IPI_HCERES2020. 2015, European Patent Office (Munich, Germany)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 8189911. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE AND METHOD FOR CREATING A SALIENCY MAP OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1836682. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for creating a saliency map of an image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 7853076. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR ASSESSING THE VISUAL QUALITY OF AN IMAGE OR A SEQUENCE OF IMAGES USING OBJECTIVE INDICATORS, AND CORRESPONDING COMPUTER PROGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2010/112472. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 11/920457. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet perceptual quality metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR and WCG QoE (SoA, stakes and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for measuring the preference of upscaling algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Barkowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Database: Evaluation of standard watermarking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, http://www.irccyn.ec-nantes.fr/~autrusse/Databases/Enrico/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective quality assessment IRCCyN/IVC database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, http://www.irccyn.ec-nantes.fr/ivcdb/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting local distortions introduced by AV1 using Deep Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINING VIDEO QUALITY METRICS TO SELECT PERCEPTUALLY ACCURATERESOLUTION IN A WIDE QUALITY RANGE: A CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhukar Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualinet White Paper on Definitions of Quality of Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Perkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Brunnström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualinet (www.qualinet.eu). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3621451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3618566" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhen Peng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3556203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotao Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Duan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghan Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3616234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxue Lan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3639385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3613110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilei Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongkuo Min" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2024.3502801" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggang Liao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfu Lin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiesong Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Gu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3498273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2025.3613957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexiang Zhong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2024.3359667" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Ball&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3337626" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goswami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Hauser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2022.3203211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Che" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Borji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3039295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470970" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3220404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannan Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3196815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Sandic-Stankovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Kukolj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3139238" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3038305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.116092" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Paudyal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.3034445" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3037504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3073283" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjie Sui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheng Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3035679" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3050303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3026443" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2966081" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mrak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.2968778" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#272;or&#273;evi&#263; &#268;egar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08844-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyi Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.2966864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyi Jiang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2991546" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i04.5743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.12.HVEI-216" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krasula" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2935687" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Guo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2945857" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417603v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2941112" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2903722" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Lin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Xia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2910666" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Qiao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2906768" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fliegel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2952256" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarun Song" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920443" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.03.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L1G98Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonomi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.07.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42T642Q3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2019.2893484" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675118v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vicky Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2751589" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970897v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2794266" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Yu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/j.percept.imaging.2018.1.1.010501" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633823v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ammar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Hasnaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.09.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N46TVFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2018.2828607" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633838v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Klima" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2651374" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2597545" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2637168" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lei" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.050" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FB9JQ9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.08.062" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2461603" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675151v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Sandi&#263;-Stankovi&#263;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0124-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jee-2016-0001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675182v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Badano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boynton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chung Cheng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4953186" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingren Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2592325" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329469v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haese" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2015.073" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694305v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinei Florencio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wen Lin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2406092" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delei Liu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Yu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.08.048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150624v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2413298" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074889v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.06.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQ5MF7H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-013-0329-x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059986v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2305100" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Oliveira" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011219v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Robert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.01.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M4DSNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliviera Fabrice" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2013.829972" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951728v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Niebur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2265801" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788386v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2243725" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Feng" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tian Tan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2013.2272918" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757423v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2227767" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725992v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2215306" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Sarkar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blond&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002033" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637560v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Porikli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bovik" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Plack" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alregib Ghassan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Farrell" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942341" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561177v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hemami" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000157" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346013v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID17.3.239" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/240DF3D15281B0B017FA38A84B7F17FE50EDA492/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270434v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e91-a.6.1383" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287425v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.02.003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250437v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.11.009" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579442v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Xu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Ma" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209987" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579484v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Chen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209048" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579402v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084645" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579424v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nheelam Mitthera Nandagobalan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Kuan Wong" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kung" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John See" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW68306.2025.11152145" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579358v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Zhang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758227" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579499v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Wang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209433" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579492v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Tang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11208991" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579351v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396801" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579370v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3755405" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579417v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhao Ouyang" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209192" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615320v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gera" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Noyes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Tmar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsavounidis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114122v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Gao" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Xu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849890" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114183v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647885" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114144v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689093.3689180" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114164v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Birkbeck" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Wang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Adsumilli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647939" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472307v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blouin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114285v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Menon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajit Rajendran" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schoeffmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640807" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615336v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114244v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Norkin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS60826.2024.10566279" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086578v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh V Menon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schatz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197899v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264748v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Perrin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596474" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116627v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dormeval" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596470" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257041v3" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131998v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592559" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132007v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Zhu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222071" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420416v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riand" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633837v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixiong Wang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095545" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086558v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajit T Rajendran" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265659v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lafontaine" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cloarec-Michaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597228" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017583v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sethuraman" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Rahul" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222033" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132004v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME55011.2023.00287" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632982v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746681" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043121v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ZINC55034.2022.9840562" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043195v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguo Wen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Jing" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746547" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127756v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555712" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788610v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780839v2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Wang" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897997" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592274v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejing Xie" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Liao" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746539" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850347v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533931" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850340v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897469" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788606v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04522907v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Manyari" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00202" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796533v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632996v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746258" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206240v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477449" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652581v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhukar Bhat" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506310" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020972v2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-262" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643558v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Lei" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733706" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268862v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dubois" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465423" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652589v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506734" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946524v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010689500003061" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298957v2" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733707" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652577v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733562" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652643v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skinner" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME46284.2020.9102752" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995681v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hornberger" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Spiers" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287403" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562117v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105975" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186419v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME46284.2020.9102934" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652630v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huang" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Guo" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Zhang" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423501" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640650v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053598" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652634v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413619" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995845v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652640v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568657" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652632v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Nandakumar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423496" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652639v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Piquet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287053" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633022v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00981" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335328v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946194" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417552v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802928" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417485v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323503.3361558" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417584v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803105" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283750v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903172" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420282v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaied Rania" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.10.IQSP-311" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335346v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936096" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417635v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3325818" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970888v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451151" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970895v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553558" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970892v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jing" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451591" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970911v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pcs.2018.8456304" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970915v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463400" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970917v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350911" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970907v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2018.8486545" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970953v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675787v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Puri" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasserre" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081317" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771796v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fei Qiao" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296380" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971131v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papadopoulos" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rai" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsenou" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agrafiotis" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296781" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675795v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2017.14.hvei-124" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675803v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965635" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675800v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965659" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971127v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123329" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771799v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Gu" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296602" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675918v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122240" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675791v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3192974" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675960v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019431" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452180v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boujelbane" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.16.HVEI-107" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676964v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676955v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676957v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676961v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676971v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395440v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Kl&#237;ma" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498936" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676092v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboya Yang" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Guo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676970v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676125v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandic-Stankovic Dragana" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukolj Dragan" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395449v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498960" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289276v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289211v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395520v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289204v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351707" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191237v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148143" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160463v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079407" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160456v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wei" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hantao" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2086371" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192876v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160439v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;evi&#263; Dragana" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISY.2014.6923607" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011231v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kl&#237;ma" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052275" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395543v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075270" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011232v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160441v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Fang" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jianjun" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890709" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160444v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853680" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095107v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158783v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaminda T.E.R. Hewage" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Martini" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2013.6618386" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192874v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192878v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860265v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrej Kaller" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Hakala" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Juszka" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192880v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412495v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Kaller" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakala Jussi" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932125v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706346" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991962v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepion" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Rousselet" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430434v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666000v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857443v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608314v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065700" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606007v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Redi" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heynderickx Ingrid" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476125v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617097v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494577v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845389" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469863v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617162v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stauder" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699137" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495966v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494592v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon M. Chandler" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845231" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553837v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857946v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617099v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863508" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394375v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blonde" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394378v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440990v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368690v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360273v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422558v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811664" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270440v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616504v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300182v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300203v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256047v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275345v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275332v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275334v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252407v2" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379341" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255720v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250682v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marini" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256202v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250662v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIH-MSP.2007.308" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252676v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250688v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256037v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275327v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312480" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255978v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379165v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02378253v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674930v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-57687-9" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436003v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287218v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633803v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824421-0.00018-7" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244016v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieum Kim" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00024-7" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420302v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77842-6_10" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420298v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Gelautz" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77842-6_11" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970945v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970944v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674941v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9_1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322488v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250588v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322487v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635693v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lasserre" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633858v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633600v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043210v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970885v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154272v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289197v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580754v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580755v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243978v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186469v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638470v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Perkis" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Beker" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3621451" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Duan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghan Hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3616234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchao Cao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangzhen Peng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3556203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Pan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Quan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3618566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxue Lan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2025.3639385" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3551025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3613110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilei Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongkuo Min" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Zhai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2024.3502801" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiling Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggang Liao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfu Lin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiesong Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Gu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3498273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2025.3613957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3440376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexiang Zhong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2024.3359667" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280304v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljosa Smolic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3355642" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Ball&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3337626" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goswami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Hauser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2022.3203211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Che" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Borji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2020.3039295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3220404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannan Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3196815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Sandic-Stankovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Kukolj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3139238" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3037504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3038305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.116092" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Paudyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.3034445" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cheung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3073283" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjie Sui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheng Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiebin Yan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3035679" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3050303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3026443" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantao Zhou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2966081" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mrak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.2968778" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana &#272;or&#273;evi&#263; &#268;egar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08844-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyi Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.2966864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyi Jiang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.2991546" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i04.5743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417480v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Krasula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fliegel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2952256" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarun Song" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuzheng Yang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920443" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leida Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.03.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L1G98Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Guo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2945857" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2941112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2903722" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisi Lin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Xia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2910666" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Qiao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2906768" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.12.HVEI-216" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2935687" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonomi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.07.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42T642Q3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919416" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2019.2893484" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970897v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2794266" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970936v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/j.percept.imaging.2018.1.1.010501" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ammar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Mitrea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Hasnaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2017.09.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N46TVFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2018.2828607" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675118v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vicky Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2751589" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2597545" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Klima" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2651374" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2637168" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lei" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.05.050" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FB9JQ9H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.08.062" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2461603" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675151v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Sandi&#263;-Stankovi&#263;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0124-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jee-2016-0001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675182v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Badano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boynton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chung Cheng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4953186" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingren Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2592325" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinei Florencio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wen Lin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2406092" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329469v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haese" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/aqua.2015.073" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delei Liu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Yu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.08.048" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150624v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2413298" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951742v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stutz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-013-0329-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074889v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.06.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQ5MF7H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059986v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2305100" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Oliveira" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011219v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Robert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.01.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M4DSNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliviera Fabrice" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2013.829972" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Feng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Tian Tan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ji" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2013.2272918" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788386v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2243725" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Niebur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2013.2265801" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757423v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2227767" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725992v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2215306" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561177v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouse" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Hemami" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000157" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637560v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Porikli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bovik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Plack" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alregib Ghassan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Farrell" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942341" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616783v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Sarkar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blond&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.002033" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID17.3.239" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/240DF3D15281B0B017FA38A84B7F17FE50EDA492/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362891v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/659024" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270434v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e91-a.6.1383" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287425v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.02.003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250437v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.11.009" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300143v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;chard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietcom/e89-b.2.289" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287426v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2006.879766" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579424v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nheelam Mitthera Nandagobalan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Kuan Wong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kung" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John See" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW68306.2025.11152145" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579358v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Zhang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758227" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579402v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084645" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471947v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tahri" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238573" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232643v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Huang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Riou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232657v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579442v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Xu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Ma" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209987" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579484v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Chen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209048" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579499v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Wang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209433" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019809v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyao Li" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579492v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Tang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11208991" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579351v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP67698.2025.11396801" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579370v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3755405" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232667v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579417v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhao Ouyang" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209192" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114183v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647885" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114144v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689093.3689180" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873725v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615320v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gera" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Noyes" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Tmar" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsavounidis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114122v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Gao" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Xu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849890" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615285v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114164v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Birkbeck" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Wang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Adsumilli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647939" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472307v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blouin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114285v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Menon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajit Rajendran" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Afzal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schoeffmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640807" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615336v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281495v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647510" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114244v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Norkin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS60826.2024.10566279" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116627v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dormeval" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596470" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257041v3" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schatz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131998v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592559" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264748v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Perrin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596474" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086578v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh V Menon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588444.3591025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197899v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132007v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Zhu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222071" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420416v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Riand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265635v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633837v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixiong Wang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095545" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086558v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajit T Rajendran" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139629v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Chuahua" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqing Li" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604382" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265659v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lafontaine" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cloarec-Michaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597228" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017583v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sethuraman" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Rahul" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222033" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132004v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME55011.2023.00287" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043121v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ZINC55034.2022.9840562" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690362v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632982v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746681" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043195v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguo Wen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Jing" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746547" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127756v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555712" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788610v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780839v2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiling Wang" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897997" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592274v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejing Xie" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Liao" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746539" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850347v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533931" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850340v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897469" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788606v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04522907v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Manyari" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00202" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796533v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632996v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746258" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643558v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Lei" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733706" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268862v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dubois" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465423" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652581v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhukar Bhat" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiesse" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506310" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020972v2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-262" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206240v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477449" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946524v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010689500003061" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652589v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506734" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298957v2" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733707" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652577v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733562" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652630v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenming Huang" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Guo" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Zhang" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423501" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640650v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tan" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053598" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995681v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hornberger" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Spiers" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287403" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562117v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105975" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186419v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME46284.2020.9102934" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652643v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skinner" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME46284.2020.9102752" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652634v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394171.3413619" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995845v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652640v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568657" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652632v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepthi Nandakumar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423496" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652639v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Piquet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287053" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633022v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00981" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417485v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323503.3361558" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417584v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803105" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283750v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903172" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335328v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946194" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417552v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802928" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420282v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaied Rania" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.10.IQSP-311" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335346v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936096" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417635v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3325818" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970888v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451151" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970895v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553558" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970892v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jing" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451591" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970911v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pcs.2018.8456304" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970915v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463400" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970917v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianming Liu" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2018.8350911" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970907v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2018.8486545" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970953v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675795v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2017.14.hvei-124" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971131v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papadopoulos" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rai" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katsenou" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agrafiotis" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2017.8296781" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675787v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Puri" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasserre" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081317" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771796v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fei Qiao" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296380" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675803v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965635" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971127v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123329" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675800v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965659" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771799v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Gu" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296602" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675918v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122240" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675791v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3192974" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675960v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019431" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676964v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676955v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676957v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676961v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676971v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332130v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Naser" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361445v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533068" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452180v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boujelbane" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.16.HVEI-107" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395440v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Kl&#237;ma" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498936" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676092v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saboya Yang" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Guo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481686v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyue Ma" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmei Qing" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-China.2016.7849749" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676970v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676125v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandic-Stankovic Dragana" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukolj Dragan" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395449v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498960" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481689v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150595v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327166v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7313931" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289211v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395520v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289204v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351707" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289276v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191237v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148143" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160463v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079407" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160456v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wei" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hantao" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2086371" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164951v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011231v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kl&#237;ma" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052275" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160439v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;evi&#263; Dragana" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISY.2014.6923607" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192876v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01395543v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075270" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101084v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011232v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160441v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Fang" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jianjun" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890709" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160444v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853680" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095107v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158783v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaminda T.E.R. Hewage" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Martini" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2013.6618386" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192874v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192878v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860265v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrej Kaller" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Hakala" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Juszka" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192880v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412495v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Kaller" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakala Jussi" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932125v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706346" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991962v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepion" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Rousselet" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430434v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666000v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606007v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Redi" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heynderickx Ingrid" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857443v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724395v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608314v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065700" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617162v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stauder" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699137" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495966v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morvan" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617097v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494577v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845389" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469863v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476125v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494592v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon M. Chandler" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845231" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553837v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857946v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617099v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863508" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394375v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blonde" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394378v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440990v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368690v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360273v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422558v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.811664" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366126v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300182v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616504v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270440v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300203v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324052v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252407v2" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379341" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275345v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275332v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275334v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256047v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255720v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250682v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marini" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250662v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIH-MSP.2007.308" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256202v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252676v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250688v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275327v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312480" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256037v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255978v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287583v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alleau Fabrice" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379165v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02378253v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674930v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-57687-9" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436003v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287218v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633803v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824421-0.00018-7" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244016v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieum Kim" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00024-7" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420302v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77842-6_10" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420298v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Gelautz" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77842-6_11" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970945v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970944v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674941v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57687-9_1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645011v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322488v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250588v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322487v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635693v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lasserre" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633600v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633858v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043210v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970883v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970885v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327124v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154272v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289197v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580754v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580755v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243978v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186469v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638470v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Perkis" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Beker" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>