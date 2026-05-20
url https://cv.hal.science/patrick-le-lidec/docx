--- v0 (2026-03-24)
+++ v1 (2026-05-20)
@@ -633,174 +633,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique politique de la métropole du Grand Paris. Une analyse de process-tracing (2001-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 7 (4), pp.93-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.184.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il ne faut pas s’attendre à un scénario du grand soir en matière de décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407849v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02184063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la fusion</w:t>
               </w:r>
@@ -2020,392 +2020,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : Emmanuel Macron et les territoires, un Président jacobin, girondin ou « en même temps jacobin et girondin</w:t>
+                <w:t xml:space="preserve">Conclusion générale : Le macronisme et le « pacte girondin », encore à la recherche d’un nouveau monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Lidec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Macron et les réformes territoriales. Finances et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.9 - 16, 2020, 9782701321080</w:t>
+              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.235 - 255, 2020, 9782701321080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978063v1</w:t>
+                <w:t xml:space="preserve">hal-02978064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale : Le macronisme et le « pacte girondin », encore à la recherche d’un nouveau monde</w:t>
+                <w:t xml:space="preserve">Introduction générale : Emmanuel Macron et les territoires, un Président jacobin, girondin ou « en même temps jacobin et girondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Lidec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Macron et les réformes territoriales. Finances et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.235 - 255, 2020, 9782701321080</w:t>
+              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.9 - 16, 2020, 9782701321080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978064v1</w:t>
+                <w:t xml:space="preserve">hal-02978063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métropoles-départements ou le rêve suspendu d’un modèle de «simplification » /différenciation territoriale en marche</w:t>
+                <w:t xml:space="preserve">Le renforcement du pilotage central des comportements budgétaires et fiscaux locaux ou les limites de la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Lidec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Macron et les réformes territoriales. Finances et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.151 - 171, 2020, 9782701321080</w:t>
+              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.19 - 49, 2020, 9782701321080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978061v1</w:t>
+                <w:t xml:space="preserve">hal-02978067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renforcement du pilotage central des comportements budgétaires et fiscaux locaux ou les limites de la confiance</w:t>
+                <w:t xml:space="preserve">L’émergence contrariée d’un gouvernement métropolitain dans le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Le Galès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la métropole parisienne. État, conflits, institutions, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.175 - 201, 2020, 9782724626551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles-départements ou le rêve suspendu d’un modèle de «simplification » /différenciation territoriale en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Le Lidec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Macron et les réformes territoriales. Finances et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.19 - 49, 2020, 9782701321080</w:t>
+              <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.151 - 171, 2020, 9782701321080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03054000v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraiment « girondines », ou plutôt accomodantes ? Les réformes institutionnelles de la mandature Macron</w:t>
               </w:r>
@@ -2704,315 +2704,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decentralisation and Territorial Reforms in France: How Constitutional Constraints Impact Strategies for Reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthur Benz; Felix Knüpling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Federal Constitutions. Lessons from International Comparison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Barbara Budrich, pp.249 - 267, 2012, 9783847400004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Bevort; Annette Jobert; Michel Lallement; Arnaud Mias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2012, 9782130577157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 8. La réforme des collectivités territoriales sous Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques de Maillard; Yves Surel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques publiques 3. Les politiques publiques sous Sarkozy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.189 - 210, 2012, 9782724612387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité, une variable d'ajustement dans la réforme des collectivités territoriales ? Généalogie d'un projet, stratégie et arbitrages politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'intercommunalité. Enjeux et controverses autour de la réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.12 - 21, 2012, 9782753520844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296625v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-02296646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation</w:t>
               </w:r>
@@ -3233,182 +3233,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ordre institutionnel et genèse des réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Belin, pp.55 - 73, 2011, 9782701157535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Associations d’élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole; Sébastien Guigner; Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2011, 9782724612141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587293v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02365947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décentralisation, la structure du financement et les jeux de transfert d'impopularité</w:t>
               </w:r>
@@ -3989,151 +3989,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interview. Anne Hidalgo flambe, il n'y a pas que les parisiens qui trinquent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frénésie de travaux à la veille des municipales (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286133v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03456102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de la réorganisation administrative</w:t>
               </w:r>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04986250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.243.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02512202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.162.0032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.131.0477" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18913" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.121.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0242" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03931459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04986250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.243.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02512202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.162.0032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.131.0477" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.18913" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.121.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0242" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03931459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>