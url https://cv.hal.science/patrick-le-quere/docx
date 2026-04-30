--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -2598,278 +2598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a reduced model for nonlinear dynamics in Rayleigh-Bénard convection with counter-rotating disks</w:t>
+                <w:t xml:space="preserve">Numerical model of a thermoacoustic engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+                <w:t xml:space="preserve">Omar Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice-Xavier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036323⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621208v1</w:t>
+                <w:t xml:space="preserve">hal-01848820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of a thermoacoustic engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a reduced model for nonlinear dynamics in Rayleigh-Bénard convection with counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Baltean</w:t>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338, pp.18-23. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.036323_1-036323_12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848820v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method for the simulation of low Mach number liquid–gas flows</w:t>
               </w:r>
@@ -3076,77 +3076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Mach number analysis of idealized thermoacoustic engines with numerical solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,252 +3859,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124541v1</w:t>
+                <w:t xml:space="preserve">hal-01848345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection flows in air filled, differentially heated cavities with adiabatic horizontal walls</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competition between axisymmetric and three-dimensional patterns between exactly counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin-Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (5), pp.437-466. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.054102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407780600605039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2196090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848345v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric stability of the flow between two exactly counter-rotating disks with large aspect ratio</w:t>
               </w:r>
@@ -4709,307 +4709,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of convective hydrodynamic instabilities in a symmetric wavy channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sergent</w:t>
+                <w:t xml:space="preserve">Serge Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Penot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (10), pp.3726-3737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1779511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132458v1</w:t>
+                <w:t xml:space="preserve">hal-01848115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of convective hydrodynamic instabilities in a symmetric wavy channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Blancher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1779511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a local subgrid diffusivity model for Large Eddy Simulation of buoyancy driven flows : application to a square differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,51 +5289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer associated to natural convection flow in a partly porous cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,51 +7801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Mach number simulation of a loaded standing-wave thermoacoustic engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,51 +8026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation nonlinéaire des écoulements et transferts de la cellule active d'un moteur thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8253,459 +8253,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
+              <w:t xml:space="preserve">BIFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282536v1</w:t>
+                <w:t xml:space="preserve">hal-00958793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
+                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958793v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283047v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Chávez Chenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422700v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un canal stratifié différentiellement chauffé</w:t>
               </w:r>
@@ -8937,51 +8937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Faible Mach et simulations numériques 2D de l'amplification d'onde thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,64 +9153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermoacoustic wave amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,64 +9391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different heat exchanger models in a thermoacoustic engine simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,77 +9987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced models to study Rayleigh-Bénard convection in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10095,64 +10095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a thermoacoustic engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,286 +10283,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+                <w:t xml:space="preserve">Numerical simulation of low Mach number liquid gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847066v1</w:t>
+                <w:t xml:space="preserve">hal-01848874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low Mach number liquid gas flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Transport Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848874v1</w:t>
+                <w:t xml:space="preserve">hal-01847066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in a stack of horizontal plates in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10702,230 +10702,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection Rayleigh-Bénard en cavité cylindrique avec contra-rotation exacte des disques isothermes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+                <w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847069v1</w:t>
+                <w:t xml:space="preserve">hal-03361618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Convection Rayleigh-Bénard en cavité cylindrique avec contra-rotation exacte des disques isothermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bordja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361618v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet d'une perturbation périodique sur la structure d'un écoulement turbulent stratifié autour d'un obstacle</w:t>
               </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11568,51 +11568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11663,51 +11663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11922,64 +11922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
@@ -12008,51 +12008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12116,51 +12116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12211,51 +12211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,51 +12306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d'écoulements de convection naturelle par une approche de simulation des grosses structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12599,51 +12599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E57EE075"/>
+    <w:nsid w:val="EE3FB61B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12830,51 +12830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-le-quere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9151-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03284199X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8808-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zamzari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Mehrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif El Cafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60776-X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.043020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2013-0324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI091027047M" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Duluc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0308-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT7L08BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ6KS2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530710730184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BD6DDE35B7972204A88806A0BA462EF965F783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prud'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Juric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X71R71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Creff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1779511" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(01)00059-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVN0X27Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00137-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M.M. Cousin-Rittemard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39034E1202C582A74A6BB9C95C73C23D2D6AF9A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(98)80413-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Elayyadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-le-quere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9151-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03284199X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8808-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zamzari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Mehrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif El Cafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60776-X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.043020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2013-0324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI091027047M" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Duluc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0308-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT7L08BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ6KS2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530710730184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BD6DDE35B7972204A88806A0BA462EF965F783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prud'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Juric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X71R71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Creff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1779511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(01)00059-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVN0X27Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00137-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M.M. Cousin-Rittemard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39034E1202C582A74A6BB9C95C73C23D2D6AF9A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(98)80413-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Elayyadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>