--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1388,264 +1388,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621205v1</w:t>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
               </w:r>
@@ -1657,51 +1657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,51 +3580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of compact neural network for drag reduction in a turbulent channel flow at low Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4709,307 +4709,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of convective hydrodynamic instabilities in a symmetric wavy channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Blancher</w:t>
+                <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Creff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (10), pp.3726-3737. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.824-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1779511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848115v1</w:t>
+                <w:t xml:space="preserve">hal-00132458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of turbulent natural convection in a large air-filled cavity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of convective hydrodynamic instabilities in a symmetric wavy channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Penot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (10), pp.3726-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1779511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00132458v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a local subgrid diffusivity model for Large Eddy Simulation of buoyancy driven flows : application to a square differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order models for the flow in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle d'échelles mixtes à la diffusivité de sous-maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,299 +7117,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958781v1</w:t>
+                <w:t xml:space="preserve">hal-01848704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the helium dispersion in a semi-confined air-filled cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong-Lan Tran</w:t>
+                <w:t xml:space="preserve">Period-doubling scenario and crisis-induced intermittency in natural convection between two vertical differentially heated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CFM 2013 21e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848704v1</w:t>
+                <w:t xml:space="preserve">hal-00958781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of natural convection between two vertical differentially heated plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,243 +7566,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of thermo-pneumatic effects for gas-liquid flows in microchannels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Jul 2012, Puerto Rico, United States</w:t>
+              <w:t xml:space="preserve">CHT' 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632672v1</w:t>
+                <w:t xml:space="preserve">hal-00958828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of coupled molecular gas radiation and natural convection in a differentially heated cubical cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Numerical simulation of thermo-pneumatic effects for gas-liquid flows in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT' 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jul 2012, Puerto Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958828v1</w:t>
+                <w:t xml:space="preserve">hal-01632672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Mach number simulation of a loaded standing-wave thermoacoustic engine</w:t>
               </w:r>
@@ -8253,813 +8253,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Chávez Chenaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958793v1</w:t>
+                <w:t xml:space="preserve">hal-01282536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+                <w:t xml:space="preserve">Stability of 2D natural convection flows in air-filled differentially heated cavities: 2D/3D disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">BIFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283047v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of turbulent 3D natural convection flows with surface radiation in air-filled cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422700v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solution of 3D natural convection flows with surface radiation in air-filled cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Hu</w:t>
+                <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalel Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International conference on computational methods for thermal problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dalian, China</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282536v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un canal stratifié différentiellement chauffé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the computation of some external or partially enclosed natural convection flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.401_1, 401_8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851483v1</w:t>
+                <w:t xml:space="preserve">hal-00619244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of some external or partially enclosed natural convection flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un canal stratifié différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.401_1, 401_8</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619244v1</w:t>
+                <w:t xml:space="preserve">hal-01851483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability threshold for the flow driven by a rotating disk in a small aspect ratio open cylindrical cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+                <w:t xml:space="preserve">Modèle Faible Mach et simulations numériques 2D de l'amplification d'onde thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Marangoni Association, Interfacial Fluid Dynamics and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847058v1</w:t>
+                <w:t xml:space="preserve">hal-00541372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Faible Mach et simulations numériques 2D de l'amplification d'onde thermoacoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
+                <w:t xml:space="preserve">Stability threshold for the flow driven by a rotating disk in a small aspect ratio open cylindrical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference of the International Marangoni Association, Interfacial Fluid Dynamics and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541372v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t>
               </w:r>
@@ -10283,243 +10283,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low Mach number liquid gas flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Transport Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848874v1</w:t>
+                <w:t xml:space="preserve">hal-01847066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced models to study Rayleigh-Benard convection in cylindrical geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tuckerman</w:t>
+                <w:t xml:space="preserve">Numerical simulation of low Mach number liquid gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847066v1</w:t>
+                <w:t xml:space="preserve">hal-01848874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in a stack of horizontal plates in a differentially heated cavity</w:t>
               </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface radiation effects on turbulent Rayleigh-Bénard convection in a parallelepipedic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11568,51 +11568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Rayleigh-Bénard convection in an infinite fluid layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11663,51 +11663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of Rayleigh-Bénard convection using a local subgrid diffusivity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11922,64 +11922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
@@ -12008,51 +12008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de sous-maille adapté à la convection naturelle turbulente : application à la cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12116,51 +12116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Turbulent Natural Convection Flows in Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12211,51 +12211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation approach for non isothermal airflows in partitioned rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,51 +12306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'écoulement instationnaire dans une pièce chauffée par une approche de simulation des grosses échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d'écoulements de convection naturelle par une approche de simulation des grosses structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12599,51 +12599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE3FB61B"/>
+    <w:nsid w:val="4016A52E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12830,51 +12830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-le-quere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9151-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03284199X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8808-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zamzari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Mehrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif El Cafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60776-X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.043020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2013-0324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI091027047M" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Duluc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0308-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT7L08BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ6KS2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530710730184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BD6DDE35B7972204A88806A0BA462EF965F783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prud'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Juric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X71R71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Creff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1779511" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(01)00059-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVN0X27Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00137-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M.M. Cousin-Rittemard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39034E1202C582A74A6BB9C95C73C23D2D6AF9A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(98)80413-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632672v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Elayyadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-le-quere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9151-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03284199X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8808-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gesla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03063-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dnlc-pk5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.083903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zamzari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Mehrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif El Cafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belghith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60776-X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.043020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2013-0324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.01.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.08.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2012.10.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7751FF9A155E54A3DEC5789A949F4405F0D86C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/8/082010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI091027047M" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.12.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tuckerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Quere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Duluc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.08.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kahouadji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauwens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506348" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0308-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XT7L08BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ6KS2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530710730184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BD6DDE35B7972204A88806A0BA462EF965F783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prud'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2771260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600605039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Witkowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Daube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Walker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007433" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNC7TSQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Juric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67X71R71-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780600620079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.009481" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNRKGW3W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blancher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Creff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1779511" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/716100524" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(01)00059-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVN0X27Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00137-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M.M. Cousin-Rittemard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)80059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39034E1202C582A74A6BB9C95C73C23D2D6AF9A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(98)80413-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lan Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong-Lan Tran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958828v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chergui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2012.ProcSevIntSympTurbHeatTransfPal.1730" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji L." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Witkowski L." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peres N." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poncet S." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qu&#233;r&#233; P." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Hu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ch&#225;vez Chenaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541372v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628624v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848874v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Duthil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bordja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Elayyadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p6.230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2006.TurbulHeatMassTransf.1110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>