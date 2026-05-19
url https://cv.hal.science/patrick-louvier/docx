--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -972,178 +972,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards savants français sur le concert des nations dans le règlement des affaires crétoises (1895-1913)</w:t>
+                <w:t xml:space="preserve">Alastair Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Muracciole; Guillaume Piketty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afti inè i Kriti ! Identités, altérités et figures crétoises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.765-766, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622900v1</w:t>
+                <w:t xml:space="preserve">hal-03057403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Mars</w:t>
+                <w:t xml:space="preserve">Regards savants français sur le concert des nations dans le règlement des affaires crétoises (1895-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afti inè i Kriti ! Identités, altérités et figures crétoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181 - 198, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.5681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03057403v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Blondie</w:t>
               </w:r>
@@ -1196,405 +1196,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On ne pouvait les inviter ensemble : ils se seraient mangés »</w:t>
+                <w:t xml:space="preserve">Comprendre et assister une migration contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bussière Éric; Davion Isabelle; Forcade Olivier; Jeannessson Stanislas. </w:t>
+              <w:t xml:space="preserve">Catherine Horel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le système international (XIXe-XXIe siècle). Autour de l'oeuvre de Georges-Henri Soutou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.289-310, 2013</w:t>
+              <w:t xml:space="preserve">Les guerres balkaniques (1912-1913). Conflits, enjeux, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.37-57, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057401v1</w:t>
+                <w:t xml:space="preserve">hal-03057402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musées, archéologues, artistes contemporains, moulages... et retour à l'antique</w:t>
+                <w:t xml:space="preserve">« On ne pouvait les inviter ensemble : ils se seraient mangés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plana-Mallart Rosa; Pinchon Jean-François. </w:t>
+              <w:t xml:space="preserve">Bussière Éric; Davion Isabelle; Forcade Olivier; Jeannessson Stanislas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des Styrènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.10-20, 2013</w:t>
+              <w:t xml:space="preserve">Penser le système international (XIXe-XXIe siècle). Autour de l'oeuvre de Georges-Henri Soutou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.289-310, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057408v1</w:t>
+                <w:t xml:space="preserve">hal-03057401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légion britannique dans la guerre carliste</w:t>
+                <w:t xml:space="preserve">Musées, archéologues, artistes contemporains, moulages... et retour à l'antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comor André-Paul. </w:t>
+              <w:t xml:space="preserve">Plana-Mallart Rosa; Pinchon Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de la Légion étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont; Ministère de la Défense, pp.535-536, 2013</w:t>
+              <w:t xml:space="preserve">Le Temps des Styrènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.10-20, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057404v1</w:t>
+                <w:t xml:space="preserve">hal-03057408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimée, guerre de</w:t>
+                <w:t xml:space="preserve">Légion britannique dans la guerre carliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">André-Paul Comor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comor André-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de la Légion étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.273-275, 2013</w:t>
+              <w:t xml:space="preserve">, Robert Laffont; Ministère de la Défense, pp.535-536, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057405v1</w:t>
+                <w:t xml:space="preserve">hal-03057404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et assister une migration contrainte</w:t>
+                <w:t xml:space="preserve">Crimée, guerre de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louvier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Horel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Paul Comor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André-Paul Comor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les guerres balkaniques (1912-1913). Conflits, enjeux, mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.37-57, 2013</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la Légion étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.273-275, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03057402v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres contemporaines et empire colonial au musée de la marine : un archipel évanoui ?</w:t>
               </w:r>
@@ -3132,51 +3132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A03D720A"/>
+    <w:nsid w:val="2CC996F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-louvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2636-8697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071432205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2774934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004517120X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04067403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04238938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Murielle Asso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Demirdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monbrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heimberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.5681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Comor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VYEW8646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TYID6011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-louvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2636-8697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071432205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2774934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004517120X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04067403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04238938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Murielle Asso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Demirdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monbrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heimberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.5681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Paul Comor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VYEW8646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03622892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TYID6011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>