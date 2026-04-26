--- v0 (2026-03-14)
+++ v1 (2026-04-26)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patrick Maillé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur à IMT AtlantiqueRennes, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -174,4552 +180,4743 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Net Neutrality to ICT Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telecommunication Network Economics: From Theory to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.288, 2014, 978-1107032750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inquiry into Search Engine Neutrality: the case of movements against police violence in France and the U.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Badouard</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 189, pp.107925. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Slicing: Is It Worth Regulating in a Network Neutrality Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Treust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2024.102422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive multi-player multi-armed bandits for IoT networks: An application on LoRa networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Dakdouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Varsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.103283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un revirement européen sur la neutralité du net ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un biais dans le moteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Andrade Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711114v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un biais dans le moteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un revirement européen sur la neutralité du net ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834580v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neutralité du Net face à l’évolution des réseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (11), pp.4051-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2021.3063990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892095v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Block Ascending Auctions for Effective 5G Licensed Shared Access</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La neutralité du Net face à l’évolution des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197729v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Search Engines Biased? Detecting and Reducing Bias using Meta Search Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Commerce Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elerap.2022.101132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Cellular Networks with Delay Tolerant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77, pp.241-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-021-00752-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester les biais des moteurs de recherche : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Andrade Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Content Providers Weighing on Non-Neutrality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11066-021-09146-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truthful ascending auction mechanism for dynamic allocation of LSA spectrum blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.27-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11066-021-09147-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licensed shared access for 5G: Which auction mechanism to choose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS Performance Evaluation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308897.3308918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized demand response for temperature-constrained appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Son Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2017.2778225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you pay is what you get?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strategic Surveillance Against Primary User Emulation Attacks in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Tuyen Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Varela</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and User Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41233-018-0018-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.582-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2018.2826552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128670v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Surveillance Against Primary User Emulation Attacks in Cognitive Radio Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What you pay is what you get?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zwickl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Varela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2018.2826552⟩</w:t>
+              <w:t xml:space="preserve">Quality and User Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41233-018-0018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713178v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auctions for online ad space among advertisers sensitive to both views and clicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Commerce Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10660-017-9267-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing competition using side payments: when non-neutrality creates barriers to entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Revenue-Maximizing Rankings for Online Platforms with Quality-Sensitive Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11066-016-9110-6⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (2), pp.ii-iv, 289-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2016.1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398913v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenue-Maximizing Rankings for Online Platforms with Quality-Sensitive Consumers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preventing competition using side payments: when non-neutrality creates barriers to entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2016.1569⟩</w:t>
+              <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11066-016-9110-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953790v3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of CDNs and Their Impact on on Service Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), pp.22-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2017.2649045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Neutrality of Search Engines and its Impact on Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/itl2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the energy footprint of cellular networks with delay-tolerant users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.729 - 739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSYST.2015.2476376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Net Neutrality Debate that Conforms to the 2010s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (3), pp.94-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mcom.2016.7432154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charging electric vehicles in the smart city: A survey of economy-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Shuai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (8), pp.2089 - 2106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2016.2519499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road-Side Units Operators in Competition: a Game-Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cesana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.103 - 120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of search neutrality on the economics of advertisement-financed content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Network neutrality debate and ISP inter-relations: traffic exchange, revenue sharing, and disconnection threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.20</w:t>
+              <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.155 - 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908569v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network neutrality debate and ISP inter-relations: traffic exchange, revenue sharing, and disconnection threat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence of search neutrality on the economics of advertisement-financed content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe d'Acquisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.155 - 182</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185793v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a peer-to-peer backup system using buffering at the edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.71 - 81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Competition Between ISPs on the Net Neutrality Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (4), pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponsored search auctions: an overview of research with emphasis on game theoretic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelis Markakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges D. Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Commerce Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.265-300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10660-012-9094-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological investment games among wireless telecommunications service providers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition among providers in loss networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nem.776⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-0914-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640713v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition among providers in loss networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Technological investment games among wireless telecommunications service providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-0914-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nem.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724665v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price war in heterogeneous wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (13), pp.2281-2292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Stragegy Learning when Pricing a RED Buffer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eliciting coordination with rebates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rajarathnam Chandramouli</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stier-Moses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3), pp.473-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.1090.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789592v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User strategy learning when pricing a RED buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajarathnam Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (3), pp.548-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.simpat.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting coordination with rebates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">User Stragegy Learning when Pricing a RED Buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stier-Moses</w:t>
+                <w:t xml:space="preserve">Yiping Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarathnam Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.548-557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447068v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing a peer-to-peer data storage system in a selfish society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Toka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (7), pp.1295 - 1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSAC.2008.080926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Clearing Price and Equilibria of the Progressive Second Price Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (4), pp.465-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ro:2007030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing the Internet with multi-bid auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (5), pp.992 - 1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2006.882861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4729,13422 +4926,13231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerTech 2025 - 16th conference, themed Powering the Energy System Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Regulation and the Digital Markets Act on Competing Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economic analysis of DMA-constrained data sharing strategies among platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2024: 11th International Conference on Network Games, Control and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Network Games, Control and Optimization (NETGCOOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613560v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Bandwidth Pricing and Allocation in a 5G/6G Network Slicing Stackelberg Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orland-Médy Saizonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNCC 2025 - 12th International Symposium on Networks, Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of DMA-constrained data sharing strategies among platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Regulation and the Digital Markets Act on Competing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Network Games, Control and Optimization (NETGCOOP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETGCOOP 2024: 11th International Conference on Network Games, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Oct 2024, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78600-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110537v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Accommodate Network Slicing and Network Neutrality?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECON 2024: 20th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709661v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouper les Capteurs Similaires Grace à leurs Données dans le Contexte de Massive IoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to Accommodate Network Slicing and Network Neutrality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 : 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECON 2024: 20th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81226-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549902v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Neutrality Detection of Video Streaming: Wehe Tool Demonstrator and Efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Grouper les Capteurs Similaires Grace à leurs Données dans le Contexte de Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS 2024 - 17th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">AlgoTel 2024 : 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222971v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-Neutrality Detection of Video Streaming: Wehe Tool Demonstrator and Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">VALUETOOLS 2024 - 17th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921494v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Network (Non-)Neutrality for Monopolistic, Competing, or Vertically Integrated Content Providers with a Unified Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765265v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyzing Network (Non-)Neutrality for Monopolistic, Competing, or Vertically Integrated Content Providers with a Unified Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedant Joseph Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632557v4</w:t>
+                <w:t xml:space="preserve">hal-03765265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079906v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632557v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Spreading Factor Selection in LoRaWAN Using Delayed-Feedback Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Dandachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETWORKING 2023 - IFIP Conference Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Jun 2023, Barcelona, Spain. pp.1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Treust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOTS 2023 - 31st International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stony Brook University, Oct 2023, Stony Brook, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03843561v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565071v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565071v3</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03843561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of spectrum valuation for 5G dynamic frequency allocation and auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2021-Spring - IEEE 93rd Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Helsinki (Online), Finland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Wehe Network Neutrality Monitoring Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximun Castoreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECON 2021 - 18th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.155-167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92916-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heterogeneous Neutrality Rules with Competitive Content Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khushboo Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ascending implementation of the Vickrey-Clarke-Groves mechanism for the Licensed Shared Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2020 - 10th International Conference on NETwork Games, COntrol and OPtimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.87-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaknesses and Challenges of Network Neutrality Measurement Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Misalignments of objectives in demand response programs: a look at local energy markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Kiedanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Horta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Network and Service Management (CNSM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CNSM50824.2020.9269077⟩</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2020 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tempe (Virtual Conference), United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm47815.2020.9302939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542689v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignments of objectives in demand response programs: a look at local energy markets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Network Reliability Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Horta</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2020 - IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm47815.2020.9302939⟩</w:t>
+              <w:t xml:space="preserve">GECON 2020: 17th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Izola, Slovenia. pp.117-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63058-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883435v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Reliability Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Weaknesses and Challenges of Network Neutrality Measurement Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximun Castoreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECON 2020: 17th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63058-4_11⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM50824.2020.9269077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938939v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Neutrality With Users Deciding Differentiation: A Satisfying Option?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOTS 2020: IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France. pp.119-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68110-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating search engines and defining a consensus implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Neutral and Non-Neutral Countries in a Global Internet: What Does it Imply?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECON 2019: 16th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leeds, United Kingdom. pp.111-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36027-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852650v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral and Non-Neutral Countries in a Global Internet: What Does it Imply?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wireless Service Providers Pricing Game in Presence of Possible Sponsored Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECON 2019: 16th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36027-6_10⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Halifax, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM46954.2019.9012709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128437v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Service Providers Pricing Game in Presence of Possible Sponsored Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluating search engines and defining a consensus implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Network and Service Management (CNSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004692v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Sponsored Data in the Case of Competing Wireless Service Providers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pricing of Coexisting Cellular and Community Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Varloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on Network Games, Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_4⟩</w:t>
+              <w:t xml:space="preserve">NETGCOOP 2018: Network Games, Control, and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670139v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAM: A Fair and Truthful Mechanism for 5G Dynamic Spectrum Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2018 : IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truthful auction mechanism for dynamic allocation of LSA spectrum blocks for 5G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Chouayakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on NETwork Games, COntrol and OPtimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Douligeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883697v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Auction mechanisms for Licensed Shared Access: reserve prices and revenue-fairness trade offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG PERFORMANCE 2018 - 36th International Symposium on Computer Performance, Modeling, Measurements and Evaluation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896287v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonatomic Congestion Game Approach to Net (Non-)Neutrality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days 2018 - Programme Gaspard Monge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3204964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949789v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving LoRa Network Capacity Using Multiple Spreading Factor Configurations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Nonatomic Congestion Game Approach to Net (Non-)Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christos Douligeris</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO days 2018 - Programme Gaspard Monge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986487v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of Coexisting Cellular and Community Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Node-based optimization of LoRa transmissions with Multi-Armed Bandit algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Kerkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Varloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETGCOOP 2018: Network Games, Control, and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_1⟩</w:t>
+              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775244v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node-based optimization of LoRa transmissions with Multi-Armed Bandit algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Dakdouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464949⟩</w:t>
+              <w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.99-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946456v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Techniques for Optimized Channel Hopping in IEEE 802.15.4-TSCH Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Sponsored Data in the Case of Competing Wireless Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3242102.3242110⟩</w:t>
+              <w:t xml:space="preserve">NETGCOOP 2018 : 9th International Conference on Network Games, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York City, United States. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10880-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459639v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing free roaming among UE countries: an economic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How does imposing free roaming in EU impact users and ISPs' relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Network and Service Management (CNSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428920v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Neutrality Pushed by Big Content Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Economics of Grids, Clouds, Systems, and Services (GE- CON'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does imposing free roaming in EU impact users and ISPs' relations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enforcing free roaming among UE countries: an economic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493911v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition Between Regulation-Providing and Fixed-Power Charging Stations for Electric Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mitigating Primary Emulation Attacks in Multi-Channel Cognitive Radio Networks: A Surveillance Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Tuyen Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT Europe 2016 : Innovative Smart Grid Technologies Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441489v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Primary Emulation Attacks in Multi-Channel Cognitive Radio Networks: A Surveillance Game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition Between Regulation-Providing and Fixed-Power Charging Stations for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Shuai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2016 - 2016 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISGT Europe 2016 : Innovative Smart Grid Technologies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia. pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713280v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content Providers Volunteering to Pay Network Providers: Better than Neutrality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Overlaying Delay-Tolerant Service using SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Galina Schwartz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDP 2016 : 5th IEEE Workshop on Smart Data Pricing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562125⟩</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2016 : IFIP Networking conference and workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienne, Austria. pp.135 - 143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301492v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaying Delay-Tolerant Service using SDN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploiting Electric Vehicles Mobility to Reduce Grid Dependency in Transit Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Shuai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Walrand</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2016 : IFIP Networking conference and workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497227⟩</w:t>
+              <w:t xml:space="preserve">ENERGYCON 2016 : IEEE International Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leuven, Belgium. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7513999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375944v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Electric Vehicles Mobility to Reduce Grid Dependency in Transit Areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Content Providers Volunteering to Pay Network Providers: Better than Neutrality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGYCON 2016 : IEEE International Energy Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ENERGYCON.2016.7513999⟩</w:t>
+              <w:t xml:space="preserve">SDP 2016 : 5th IEEE Workshop on Smart Data Pricing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375939v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search (Non-)Neutrality and Impact on Innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Auctions For Online Ad Space Among Advertisers Mixing Pay-per-view And Pay-per-click</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetEcon 2016 : The 11th Workshop on the Economics of Networks, Systems and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330741v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auctions For Online Ad Space Among Advertisers Mixing Pay-per-view And Pay-per-click</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Search (Non-)Neutrality and Impact on Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">NetEcon 2016 : The 11th Workshop on the Economics of Networks, Systems and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398934v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating selfish primary user emulation attack in multi-channel context : a game-theoretic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Tuyen Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nguyen-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchères pour espaces publicitaires avec annonceurs sensibles aux vues et aux clics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide A la Decision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398917v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398937v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Revenue-Driven CDN on the Competition among Network Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Network and Service Management (CNSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Content Delivery Networks on service and content innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetEcon 2015 : the 10th Workshop on the Economics of Networks, Systems and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users facing volume-based and flat-rate-based charging schemes at the same time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incentivizing electric vehicles to provide regulation while recharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Shuai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Latin American Network Operations and Management Symposium (LANOMS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT ASIA 2015 : IEEE Innovative Smart Grid Technologies - Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGT-Asia.2015.7387134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113322v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incentivizing electric vehicles to provide regulation while recharging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Users facing volume-based and flat-rate-based charging schemes at the same time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT ASIA 2015 : IEEE Innovative Smart Grid Technologies - Asia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Latin American Network Operations and Management Symposium (LANOMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Joao Pessoa, Brazil. pp.23-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314703v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Content Delivery Networks Affect the Economy of the Internet and the Network Neutrality Debate?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Price Competition between Road Side Units Operators in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Economics of Grids, Clouds, Systems, and Services (GECON'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networking 2014 : IFIP Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949027v2</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Competition between Road Side Units Operators in Vehicular Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploiting User Delay-Tolerance to Save Energy in Cellular Network: an Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Cesana</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking 2014 : IFIP Networking conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857112⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, Dc, United States. pp.1426 - 1431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057072v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting User Delay-Tolerance to Save Energy in Cellular Network: an Analytical Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Neutral is a CDN? An Economic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2014 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.336-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185799v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Neutral is a CDN? An Economic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Do Content Delivery Networks Affect the Economy of the Internet and the Network Neutrality Debate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network and Service Management (CNSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.336-339</w:t>
+              <w:t xml:space="preserve">10th International Conference on Economics of Grids, Clouds, Systems, and Services (GECON'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cardiff, United Kingdom. pp.222-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096315v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incentivizing Efficient Load Repartition in Heterogeneous Wireless Networks with Selfish Delay-Sensitive Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQT 2013 : 8th International Workshop on Internet Charging and QoS Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CNSM.2013.6727852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Point Model for QoE-based Charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Zwickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Sackl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FhMN 2013 : proceedings of the ACM SIGCOMM workshop on Future human-centric multimedia networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Hong Kong, Hong Kong SAR China. pp.33 - 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Cellular Networks in the Presence of Delay Tolerant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2013 : IEEE Global Communications conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, United States. pp.2574 - 2580, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Paradoxical is &amp;quot;the Paradox of Side Payments&amp;quot; ? : Notes from a Network Interconnection Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficiency or fairness: managing applications with different delay sensitivities in heterogeneous wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWIC 2013 : 11th International Conference on Wired/Wireless Internet Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.115-128</w:t>
+              <w:t xml:space="preserve">WoWMoM : IEEE14th International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877082v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency or fairness: managing applications with different delay sensitivities in heterogeneous wireless networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Paradoxical is &amp;quot;the Paradox of Side Payments&amp;quot; ? : Notes from a Network Interconnection Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zwickl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM : IEEE14th International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">WWIC 2013 : 11th International Conference on Wired/Wireless Internet Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877083v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on retail prices of non-neutral wholesale prices for content providers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Compétition entre fournisseurs d'acces internet: comparaison entre le peering, le transit facturé et la menace de déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.111-117</w:t>
+              <w:t xml:space="preserve">13eme congres de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725050v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre fournisseurs d'acces internet: comparaison entre le peering, le transit facturé et la menace de déconnexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A rating-based network selection game in heterogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13eme congres de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758037v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rating-based network selection game in heterogeneous systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1230-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725032v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Fixpoint Problem of QoE-based Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zwickl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Sackl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALUETOOLS 2012 : 6th International ICST Conference on 6th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cargèse, France. pp.235 - 242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785727v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fixpoint Problem of QoE-based Charging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A game theory-based analysis of search engine non-neutral behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Sackl</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS 2012 : 6th International ICST Conference on 6th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cargèse, France. pp.235 - 242</w:t>
+              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873982v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between wireless service providers sharing a radio resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.355-365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory-based analysis of search engine non-neutral behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Net Neutrality Debate: Impact of Competition among ISPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">COMSNETS 2012: 4th International Conference on Communication Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725180v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net Neutrality Debate: Impact of Competition among ISPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact on retail prices of non-neutral wholesale prices for content providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe d'Acquisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSNETS 2012: 4th International Conference on Communication Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-8</w:t>
+              <w:t xml:space="preserve">NGI 2012: 8th Euro-NF Conference on Next Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725489v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of collaborative work with trust management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition and bargaining in wireless networks with spectrum leasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morucci</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Workshop on Managing Federations and Cooperative Management (ManFed.CoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Tx, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609528v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and bargaining in wireless networks with spectrum leasing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Vidal</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.601 - 606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725488v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TCP over low-power and lossy networks: tuning the segment size to minimize energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2011.5720608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301804v1</w:t>
+                <w:t xml:space="preserve">hal-00609278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponsored search engines in competition: advertisers behavior and engines optimal ranking strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interplay between security providers, consumers, and attackers: a weighted congestion game approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GameSec - Second International Conference on Decision and Game Theory for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, College Park, MD, Maryland, United States. pp.67-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25280-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2011.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640709v1</w:t>
+                <w:t xml:space="preserve">inria-00560807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP over low-power and lossy networks: tuning the segment size to minimize energy consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sponsored search engines in competition: advertisers behavior and engines optimal ranking strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Singapore, Singapore. pp.96-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2011.5720608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609278v1</w:t>
+                <w:t xml:space="preserve">hal-00640709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between security providers, consumers, and attackers: a weighted congestion game approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the ranking strategy in adword auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GameSec - Second International Conference on Decision and Game Theory for Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Information Technology : New Generations (ITNG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25280-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00560807v1</w:t>
+                <w:t xml:space="preserve">hal-00609527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ranking strategy in adword auctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiancong Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Technology : New Generations (ITNG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1359 - 1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609527v1</w:t>
+                <w:t xml:space="preserve">hal-02301807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adword auction bidding strategies of budget-limited advertisers on competing search engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiancong Zheng</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM 2011 - Proceedings of the 7th International Conference on Network and Services Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.302-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301807v1</w:t>
+                <w:t xml:space="preserve">hal-00612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adword auction bidding strategies of budget-limited advertisers on competing search engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of collaborative work with trust management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Tu Phan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2011 - Proceedings of the 7th International Conference on Network and Services Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.302-308</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE Workshop on Managing Federations and Cooperative Management (ManFed.CoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612286v1</w:t>
+                <w:t xml:space="preserve">hal-00609528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Introducing Randomness in Ad-Word Auctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition Among Providers in Loss Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IFIP TC6 International Conference on Wireless Communications and Information Technology in Developing Countries (WCITD) / IFIP TC 6 International Network of the Future Conference (NF) / Held as Part of World Computer Congress (WCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALIO-INFORMS Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609531v2</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distributed TCP caching for wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trust mechanisms for efficiency improvement in collaborative working environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Tu Phan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MASCOTS 2010: IEEE International Symposium on Modeling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515359v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition Among Providers in Loss Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Games Among Providers in Telecommunication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIO-INFORMS Joint International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793299v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust mechanisms for efficiency improvement in collaborative working environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the impact of random losses on TCP performance in coded wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hassayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morucci</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2010: IEEE International Symposium on Modeling, Analysis &amp; Simulation of Computer and Telecommunication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640712v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of random losses on TCP performance in coded wireless mesh networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Economics of technological games among telecommunication service providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Globecom 2010: Global Communications onference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301800v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games Among Providers in Telecommunication Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Interest of Introducing Randomness in Ad-Word Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third IFIP TC6 International Conference on Wireless Communications and Information Technology in Developing Countries (WCITD) / IFIP TC 6 International Network of the Future Conference (NF) / Held as Part of World Computer Congress (WCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.229-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15476-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793302v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics of technological games among telecommunication service providers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving distributed TCP caching for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom 2010: Global Communications onference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Juan Les Pins, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609530v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Transmission Power in Competitive Wireless Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding and Preventing Tacit Collusion among Telecommunication Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Economics for Next Generation Networks. Proceedings of the sixth International Workshop on Advanced Internet Charging and QoS technologies (ICQT\'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">NET-COOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789590v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price War or Tacit Collusion: A Repeated Game Approach to Oligopoly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of link adaptation and HARQ schemes for multicast in high speed cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila El Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Network Control and Optimization, NETCOOP\'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">ISWCS 2009 : 6th IEEE International Symposium on Wireless Communication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789589v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price war with migrating customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance of wireless heterogeneous networks with always-best-connected users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2009 :17th IEEE International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NGI'09 : 5th Euro-NGI conference on next generation Internet networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447066v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of wireless heterogeneous networks with always-best-connected users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of a WiMAX pricing strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI'09 : 5th Euro-NGI conference on next generation Internet networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">PIMRC 2009 : IEEE international symposium on personal indoor and mobile radio communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161385v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of link adaptation and HARQ schemes for multicast in high speed cellular networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Price war with partial spectrum sharing for competitive wireless service providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2009 : 6th IEEE International Symposium on Wireless Communication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Siena, Italy</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161421v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Preventing Tacit Collusion among Telecommunication Operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimization of Transmission Power in Competitive Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NET-COOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Network Economics for Next Generation Networks. Proceedings of the sixth International Workshop on Advanced Internet Charging and QoS technologies (ICQT\'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447030v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a WiMAX pricing strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Price War or Tacit Collusion: A Repeated Game Approach to Oligopoly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2009 : IEEE international symposium on personal indoor and mobile radio communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Network Control and Optimization, NETCOOP\'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923467v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price war with partial spectrum sharing for competitive wireless service providers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Price war with migrating customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOTS 2009 :17th IEEE International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOT.2009.5362674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448086v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
+              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120657v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for migrating customers: a game-theoretic analysis in a regulated regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of Price Competition in a Slotted Resource Allocation Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'08 - IEEE Global Communication Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.316⟩</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Phoenix, United States. pp.888 - 896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2007.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162365v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the trustworthiness of contributors in a collaborative environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Tu Phan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrustCol-2008 : Third International Workshop on Trusted Collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of differentiated-QoS services WiMAX networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Pricing of real-time applications in WiMAX systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom'08 : IEEE Global Communication Conference, 30 November - 4 December, New Orleans, LA, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.990⟩</w:t>
+              <w:t xml:space="preserve">VTC 2008 : IEEE 68th Vehicular Technology Conference, 21-24 September, Calgary, Alberta, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECF.2008.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120775v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Price Competition in a Slotted Resource Allocation Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition for migrating customers: a game-theoretic analysis in a regulated regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM'08</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2007.141⟩</w:t>
+              <w:t xml:space="preserve">Globecom'08 - IEEE Global Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New Orleans, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161968v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Learning for Pricing a RED Buffer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Managing a peer-to-peer backup system: does imposed fairness socially outperform a revenue-driven monopoly ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Toka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajarathnam Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN'07 - 16th International Conference on Computer Communications and NetworkS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gecon'07: 4th international workshop on Grid Economics and Business Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.150 - 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74430-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165254v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a peer-to-peer backup system: does imposed fairness socially outperform a revenue-driven monopoly ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why VCG auctions can hardly be applied to the pricing of inter-domain and ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecon'07: 4th international workshop on Grid Economics and Business Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74430-6⟩</w:t>
+              <w:t xml:space="preserve">3rd EuroNGI conference on Next Generation Internet Networks,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trondheim, Norway. pp.36 - 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2007.371195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164426v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why VCG auctions can hardly be applied to the pricing of inter-domain and ad hoc networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decentralized Learning for Pricing a RED Buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarathnam Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EuroNGI conference on Next Generation Internet Networks,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCCN'07 - 16th International Conference on Computer Communications and NetworkS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hawaii, United States. pp.346 - 351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164968v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many parallel TCP sessions to open: a pricing perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international workshop on Internet Charging and QoS Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auction-based pricing scheme for bandwidth sharing with history-dependent utility functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multicast versus private flows : an efficient pricing scheme for congestion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international workshop on incentive based computing (IBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NGI 2005 : 1st conference on next generation Internet networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rome, Italie. pp.114 - 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2005.1431655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169646v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An auction-based pricing scheme for bandwidth sharing with history-dependent utility functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Guyomar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">1st international workshop on incentive based computing (IBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170085v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast versus private flows : an efficient pricing scheme for congestion control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Migrating Learn-by-Doing Engineering Curricula to Blended Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2005 : 1st conference on next generation Internet networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ED-MEDIA'05, World AACE Conference on Educational Multimedia, Hypermedia and Telecommunications (Association for the Advancement of Computing in Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169343v1</w:t>
+                <w:t xml:space="preserve">hal-02170085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Applets pédagogiques pour l'enseignement des files d'attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Koalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de l'AIPU : l'enseignement supérieur au XXIème siècle : de nouveaux défis à relever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170132v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applets pédagogiques pour l'enseignement des files d'attente</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Allowing multi-hops in cellular networks : an economic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l'AIPU : l'enseignement supérieur au XXIème siècle : de nouveaux défis à relever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Genève, France</w:t>
+              <w:t xml:space="preserve">8th ACM/IEEE international symposium on modeling, analysis and simulation of wireless and mobile systems (MSWiM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170020v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowing multi-hops in cellular networks : an economic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling and analysis of internet pricing : introduction and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM/IEEE international symposium on modeling, analysis and simulation of wireless and mobile systems (MSWiM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International symposium on applied stochastic models and data analysis (ASMDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170186v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-bid versus pregressive second price auctions in a stochastic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Didier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">4th international workshop on internet charging and QoS technology (ICQT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301777v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-bid versus pregressive second price auctions in a stochastic environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Security issues in IEEE 802.16 WLL system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on internet charging and QoS technology (ICQT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">WIMAX summit 2004, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172750v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auctioning for downlink transmission power in CDMA cellular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th ACM/IEEE international symposium on modeling, analysis and simulation of wireless and mobile systems (MSWiM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibid auctions for bandwidth allocation in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2004 : 23th annual joint conference of the IEEE Computer and Communications Societes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Hong Kong, Chine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2004.1354481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reserve price in progressive second price auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2004 : 9th IEEE symposium on computers and communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Alexandria, Egypt. pp.755 - 759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC.2004.1358631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive second price mechanism with a sanction bid from excluded players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'enchères au second prix pour l'allocation de bande passante dans les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICQT 2003, 3rd international workshop on internet charging and QoS technology, Munich, Germany, sept. 2003. LNCS 2816, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Tahiti, Polynésie française</w:t>
+              <w:t xml:space="preserve">ROADEF'2003, 5ème congrès de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173697v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'enchères au second prix pour l'allocation de bande passante dans les réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A progressive second price mechanism with a sanction bid from excluded players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2003, 5ème congrès de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">ICQT 2003, 3rd international workshop on internet charging and QoS technology, Munich, Germany, sept. 2003. LNCS 2816, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174578v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Net Neutrality to ICT Neutrality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Communication architectures and technologies for advanced Smart Grid Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-03709353v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation and Power Grid in Smart Cities: Communication Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley, pp.217 - 243, 2018, 978-1-119-36008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telecommunication Network Economics: From Theory to Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Competition among Telecommunication Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908598v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telecommunication Economics - Selected Results of the COST Action ISO605 Econ@Tel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.179-187, 2012, Lecture Notes in Computer Science, 978-3-642-25279-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics of Quality of Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoniadis, Antonis and Stiller, Burkhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telecommunications Economics - Selected Results of the COST Action IS605 Econt@Tel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science 7216, Springer Verlag, pp.158-166, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Governance and Economics of Network Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoniadis, Antonis and Stiller, Burkhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telecommunications Economics - Selected Results of the COST Action ISO605 Econ@Tel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science 7216, Springer Verlag, pp.108-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of threats and costs: a game-theoretic approach to security risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Models and Risk Management in Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.33-54, 2011, Springer Optimization and Its Applications, 978-1-4419-0533-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economics of Network Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoniadis, A. and Stiller, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COST IS605 Final Publication:Econt\\@Tel - A Telecommunications Economics COST Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science, Springer Verlag, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Stakes of Network Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoniadis, A. and Stiller, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COST IS605 Final Publication: Econ@Tel- A Telecommunications Economics COST Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science, Springer Verlag, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Game-Theoretic Approach to Security Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gulpunar, N. and Harrison, P. and Rustem, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Models and Risk Management in Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from economic studies of telecommunication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimedia [cs.MM]. Télécom Bretagne; Université de Rennes 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01217488v1</w:t>
-              </w:r>
-[...840 lines deleted...]
-                <w:t xml:space="preserve">hal-00793295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18162,64 +18168,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of roaming charges in the European Union: a cure-all solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18237,64 +18243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neutralité du Net : le débat est-il bien posé ? (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18312,64 +18318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralité du Net : une approche plus large est nécessaire (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18387,77 +18393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCP over low-power and lossy networks: tuning the segment size to minimize energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18467,2557 +18473,2746 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Bandwidth Pricing and Allocation in a 5G/6G Network Slicing Stackelberg Game (Extended Version with Proofs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data Sharing and Subscription Price Optimization under the Digital Markets Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125813v1</w:t>
+                <w:t xml:space="preserve">hal-05595901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Methods within Network Neutrality Monitoring Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strategic Bandwidth Pricing and Allocation in a 5G/6G Network Slicing Stackelberg Game (Extended Version with Proofs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland-Médy Saizonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228725v1</w:t>
+                <w:t xml:space="preserve">hal-05125813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G and 6G Networks: An Overview of Economic Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical Methods within Network Neutrality Monitoring Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Dandachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282366v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Emission-Based Network Capacity Planning and Pricing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">5G and 6G Networks: An Overview of Economic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland-Médy Saizonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391836v1</w:t>
+                <w:t xml:space="preserve">hal-05282366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sellers' Pay-for-Ranking Strategies on Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carbon Emission-Based Network Capacity Planning and Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110534v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sellers' Pay-for-Ranking Strategies on Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424455v4</w:t>
+                <w:t xml:space="preserve">hal-05110534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Statistical Tests of Search Engine Bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360118v1</w:t>
+                <w:t xml:space="preserve">hal-04424455v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile and Generic Monitoring Solution Based on LPWAN Sensors Deployed on the Fly</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyzing Statistical Tests of Search Engine Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Peyrouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923247v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Multi-Player Multi-Armed Bandits for IoT Networks: An Application on LoRa Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Versatile and Generic Monitoring Solution Based on LPWAN Sensors Deployed on the Fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831480v2</w:t>
+                <w:t xml:space="preserve">hal-03923247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 5G et la neutralité du Net ; un mariage difficile ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Massive Multi-Player Multi-Armed Bandits for IoT Networks: An Application on LoRa Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Dakdouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137017v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LSA spectrum auctions: mechanism properties and challenges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collaborative Exploration and Exploitation in massively Multi-Player Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Dakdouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099959v1</w:t>
+                <w:t xml:space="preserve">hal-03370706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit Orange-TF1 : un problème de neutralité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La 5G et la neutralité du Net ; un mariage difficile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712634v1</w:t>
+                <w:t xml:space="preserve">hal-03137017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin des frais d'itinérance dans l'Union européenne en 2017, est-ce la panacée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Designing LSA spectrum auctions: mechanism properties and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Chouayakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671481v1</w:t>
+                <w:t xml:space="preserve">hal-02099959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème de la neutralité du Net est-il réglé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conflit Orange-TF1 : un problème de neutralité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001778v1</w:t>
+                <w:t xml:space="preserve">hal-01712634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Competition between Road Side Units Operators in Vehicular Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La fin des frais d'itinérance dans l'Union européenne en 2017, est-ce la panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967110v1</w:t>
+                <w:t xml:space="preserve">hal-01671481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Search Engines Non-Neutral and Neutral Behaviors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le problème de la neutralité du Net est-il réglé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694524v1</w:t>
+                <w:t xml:space="preserve">hal-01001778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Price Competition between Road Side Units Operators in Vehicular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of the Backbone Network Market Structure on the ISP Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Guijarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Search Engines Non-Neutral and Neutral Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight learning algorithms for massive IoT and analysis of their performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Dandachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Rennes - Bretagne Atlantique and University of Rennes 1, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of search neutrality on the economics of advertisement-financed content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe d'Acquisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Institut de recherche en informatique et systèmes aléatoires (UMR CNRS 6074 - Université de Rennes 1 - INRIA - INSA de Rennes - ENS de Cachan - Télécom Bretagne - Université de Bretagne Sud); Laboratoire d'Informatique PRISM (Université de Versailles); Dipartimento di Informatica, Sistemi Produzione (Universita di Roma Tor Vergata); Garante per la protezione dei dati personali (Garante per la protezione dei dati personali). 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Neutrality Debate and ISP Inter-Relations: Traffi c Exchange, Revenue Sharing, and Disconnection Threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Price Competition in a Slotted Resource Allocation Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6222, INRIA. 2007, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1855, 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00156068v4</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00156594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Price Competition in a Slotted Resource Allocation Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1855, 2007, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6222, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00156594v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00156068v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing the Internet with Multi-Bid Auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5235, INRIA. 2004, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A progressive second price mechanism with a sanction bid from excluded players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The progressive second price mechanism in a stochastic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-bid auctions for bandwidth allocation in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'électronique et systèmes Télécoms (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Progressive Second Price Mechanism in a Stochastic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4758, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market clearing price and equilibria of the progressive second price mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId435"/>
+      <w:footerReference w:type="default" r:id="rId437"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21085,51 +21280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB6EC356"/>
+    <w:nsid w:val="89E11091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21316,51 +21511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-maille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1064-5948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094074399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04690241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107925" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elerap.2022.101132" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-021-00752-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09146-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zwickl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-018-0018-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuyen Ta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2018.2826552" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241308v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-017-9267-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9110-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953790v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'Ecuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Stier-Moses" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2016.1569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398923v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2649045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Shuai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Acquisto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Naldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Scouarnec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681402v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelis Markakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Stamoulis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-012-9094-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.776" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0914-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JLMWT5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Xing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarathnam Chandramouli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.09.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPN5KMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stier-Moses" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1090.0287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2008.080926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.882861" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180603" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland-M&#233;dy Saizonou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedant Joseph Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327870" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186444" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Castoreo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92916-9_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02542689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269077" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883435v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm47815.2020.9302939" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01938939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63058-4_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68110-4_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128437v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36027-6_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02004692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012709" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670139v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peignier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Varloot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01946456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kerkouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464949" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841989" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Parekh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497227" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7513999" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398939v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2015.7387134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949027v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857112" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876154v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sackl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877082v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kaci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725050v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873982v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725181v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guijarro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Pla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725489v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Phan Le" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morucci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725488v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640709v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2011.19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609278v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720608" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560807v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25280-8_8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609527v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00609531v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15476-8_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546858" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793299v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640712v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hassayoun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447066v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5362674" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447030v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.316" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2007.141" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165254v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74430-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164968v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2007.371195" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169343v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431655" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koalla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171972v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171777v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354481" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delenda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358631" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174578v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709353v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06271-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724735v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758034v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758035v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789625v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793295v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239569v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239570v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724802v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125813v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228725v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dandachi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282366v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05391836v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Altmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110534v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831480v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137017v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001778v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844765v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185065v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156068v4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156594v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070763v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140919v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140917v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140923v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071828v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-maille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1064-5948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094074399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06271-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04690241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Dakdouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chouayakh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elerap.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-021-00752-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09146-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03215116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09147-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02895619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bechler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308897.3308918" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tuyen Ta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2018.2826552" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zwickl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Varela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-018-0018-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241308v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-017-9267-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953790v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'Ecuyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Stier-Moses" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2016.1569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9110-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398923v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2649045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gamboa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2015.2476376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Shuai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519499" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.06.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Acquisto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Naldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Scouarnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681402v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758036v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelis Markakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Stamoulis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-012-9094-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0914-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.776" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JLMWT5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stier-Moses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1090.0287" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Xing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarathnam Chandramouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPN5KMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Toka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2008.080926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2007030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.882861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland-M&#233;dy Saizonou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedant Joseph Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Dandachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186444" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03197693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448690" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Castoreo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92916-9_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883435v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kiedanski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Horta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm47815.2020.9302939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01938939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63058-4_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02542689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269077" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68110-4_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128437v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36027-6_10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02004692v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012709" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peignier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Varloot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580859" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01986487v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464901" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01946456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Kerkouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464949" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarazona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242110" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670139v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841989" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Parekh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Walrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497227" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCON.2016.7513999" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330741v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398939v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Asia.2015.7387134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857112" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949027v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727852" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876154v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sackl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831462" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kaci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877082v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758037v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guijarro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Pla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_28" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725489v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725488v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vidal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609278v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5720608" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25280-8_8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2011.19" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609527v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Tu Phan Le" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640712v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hassayoun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609530v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00609531v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15476-8_22" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546858" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447030v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448086v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789590v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447066v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5362674" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.990" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161968v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2007.141" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162301v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120657v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.306" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162365v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.316" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74430-6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164968v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2007.371195" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367492v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169343v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2005.1431655" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Madec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyomar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koalla" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301777v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Didier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171777v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354481" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172224v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delenda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358631" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174578v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173697v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009969v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724735v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758034v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758035v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724808v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789625v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793295v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217488v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239569v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239570v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724802v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05595901v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dandachi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282366v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05391836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Altmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110534v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831480v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370706v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137017v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099959v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712634v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671481v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001778v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967110v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694520v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694524v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844765v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185065v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659278v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156594v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156068v4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070763v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140919v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140923v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071828v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140918v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>