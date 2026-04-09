--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1737,248 +1737,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+                <w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168816v1</w:t>
+                <w:t xml:space="preserve">hal-01324994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Jlassi</w:t>
+                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324994v1</w:t>
+                <w:t xml:space="preserve">hal-01168816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Mathématique du problème d'Ordonnancement dans Hadoop</w:t>
               </w:r>
@@ -2273,394 +2273,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults in Patched Kernel</w:t>
+                <w:t xml:space="preserve">Kerrighed : l'ordonnancement en ligne par l'exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Linux Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025766v1</w:t>
+                <w:t xml:space="preserve">hal-01044704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems with unreliable jobs and machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Pranzo</w:t>
+                <w:t xml:space="preserve">Faults in Patched Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandre Agnetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Cologne-Twente Workshop on graphs and combinatorial optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">13th Linux Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025749v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifications around the Linux Kernel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lissy</w:t>
+                <w:t xml:space="preserve">Scheduling problems with unreliable jobs and machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Detti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandre Agnetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Linux Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">10th Cologne-Twente Workshop on graphs and combinatorial optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025772v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrighed : l'ordonnancement en ligne par l'exemple</w:t>
+                <w:t xml:space="preserve">Verifications around the Linux Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">13th Linux Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044704v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New scheduling problems coming from GRID computing</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation effective d'un ordonnanceur distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load balancing by migrating processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééquilibrage de charge en-ligne bicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage de charge pour la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage de charge réaliste pour la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,217 +3361,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Computing on Commodity Hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Calcul Haute Performance sur matériel générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Esswein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.26-28</w:t>
+              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.359-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025562v1</w:t>
+                <w:t xml:space="preserve">hal-01044500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul Haute Performance sur matériel générique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">High Performance Computing on Commodity Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Esswein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Esswein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.359-360</w:t>
+              <w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044500v1</w:t>
+                <w:t xml:space="preserve">hal-01025562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3995,51 +3995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gongora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.10.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ridouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CG4N3W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limeme Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouziguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Zahout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005861701920201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pranzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandre Agnetis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gongora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.10.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ridouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CG4N3W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limeme Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouziguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Zahout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005861701920201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rotin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pranzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandre Agnetis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>