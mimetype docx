--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1737,248 +1737,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Jlassi</w:t>
+                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324994v1</w:t>
+                <w:t xml:space="preserve">hal-01168816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+                <w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168816v1</w:t>
+                <w:t xml:space="preserve">hal-01324994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Mathématique du problème d'Ordonnancement dans Hadoop</w:t>
               </w:r>
@@ -2273,152 +2273,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerrighed : l'ordonnancement en ligne par l'exemple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling problems with unreliable jobs and machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Detti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lissy</w:t>
+                <w:t xml:space="preserve">Marco Pranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pérotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
+                <w:t xml:space="preserve">Alessandre Agnetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">10th Cologne-Twente Workshop on graphs and combinatorial optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044704v1</w:t>
+                <w:t xml:space="preserve">hal-01025749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults in Patched Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2442,419 +2455,406 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems with unreliable jobs and machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Pranzo</w:t>
+                <w:t xml:space="preserve">Verifications around the Linux Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandre Agnetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Cologne-Twente Workshop on graphs and combinatorial optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">13th Linux Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025749v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifications around the Linux Kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Kerrighed : l'ordonnancement en ligne par l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Linux Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025772v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New scheduling problems coming from GRID computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Monitoring Scheduling in a Kerrighed cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Linux Symposium, Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025701v1</w:t>
+                <w:t xml:space="preserve">hal-01025728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Scheduling in a Kerrighed cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">New scheduling problems coming from GRID computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linux Symposium, Ottawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025728v1</w:t>
+                <w:t xml:space="preserve">hal-01025701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrighed : affordable HPC platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,51 +2892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation effective d'un ordonnanceur distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,51 +2987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load balancing by migrating processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééquilibrage de charge en-ligne bicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage de charge pour la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage de charge réaliste pour la grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,217 +3361,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul Haute Performance sur matériel générique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">High Performance Computing on Commodity Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Esswein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Esswein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.359-360</w:t>
+              <w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044500v1</w:t>
+                <w:t xml:space="preserve">hal-01025562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Computing on Commodity Hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Calcul Haute Performance sur matériel générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pérotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Esswein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.26-28</w:t>
+              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.359-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025562v1</w:t>
+                <w:t xml:space="preserve">hal-01044500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3995,51 +3995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gongora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.10.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ridouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CG4N3W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limeme Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouziguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Zahout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005861701920201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rotin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pranzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandre Agnetis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gongora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Detti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.10.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ridouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45CG4N3W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limeme Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouziguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Zahout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005861701920201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Habda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pranzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandre Agnetis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lissy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;rotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>