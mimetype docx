--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1577,235 +1577,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Doquet</w:t>
+                <w:t xml:space="preserve">Convergence analysis of linear or quadratic X-FEM for curved free boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.015⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.794-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302566v1</w:t>
+                <w:t xml:space="preserve">hal-01154789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of linear or quadratic X-FEM for curved free boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Ferté</w:t>
+                <w:t xml:space="preserve">A three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 278, pp.794-827. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.119-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154789v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust implementation of contact under friction and large sliding with the eXtended finite element method</w:t>
               </w:r>
@@ -3564,204 +3564,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de fast marching pour la propagation de fissures 3D dans Codeₐster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Cren</w:t>
+                <w:t xml:space="preserve">Implémentation robuste pour maîtriser le conditionnement et la précision des modélisations X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ndeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516620v1</w:t>
+                <w:t xml:space="preserve">hal-01517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation robuste pour maîtriser le conditionnement et la précision des modélisations X-FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Ndeffo</w:t>
+                <w:t xml:space="preserve">Méthode de fast marching pour la propagation de fissures 3D dans Codeₐster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517283v1</w:t>
+                <w:t xml:space="preserve">hal-01516620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation 3D de fissures cohésives X-FEM</w:t>
               </w:r>
@@ -3918,139 +3918,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du statut des points d'intégration sur les algorithmes de contact-frottement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implantation d'éléments X-FEM 3D quadratiques avec ou sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ndeffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhou Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717088v1</w:t>
+                <w:t xml:space="preserve">hal-01722079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation robuste de lois cohésives non régulières en formulation X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Ferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,208 +4091,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d'éléments X-FEM 3D quadratiques avec ou sans contact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du statut des points d'intégration sur les algorithmes de contact-frottement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722079v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4691,256 +4691,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+                <w:t xml:space="preserve">Modélisation de discontinuités 3D avec contact-frottement en grandes transformations dans le cadre X- FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422173v1</w:t>
+                <w:t xml:space="preserve">hal-01421847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de discontinuités 3D avec contact-frottement en grandes transformations dans le cadre X- FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421847v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface.</w:t>
               </w:r>
@@ -5129,90 +5129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,280 +5630,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007810v1</w:t>
+                <w:t xml:space="preserve">hal-00089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Geniaut</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States</w:t>
+              <w:t xml:space="preserve">WCCM 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089846v1</w:t>
+                <w:t xml:space="preserve">hal-01007810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6882,51 +6882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>