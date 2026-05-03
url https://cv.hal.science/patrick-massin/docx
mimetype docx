--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,149 +66,149 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An augmented lagrangian XFEM formulation for stabilizing near-tip singularities in fluid-driven fractures modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faivre</w:t>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giot</w:t>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Golfier</w:t>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 451, pp.118649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118649⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -383,6251 +383,5966 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust 3D crack growth method based on the eXtended Finite Element Method and the Fast Marching Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 235 (2), pp.243-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-022-00632-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coupled HM-XFEM modeling with cohesive zone model and applications to non planar hydraulic fracture propagation and multiple hydraulic fractures interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.321 - 353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of approximation space to model discontinuities and cracks with linear and quadratic extended finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An integration technique for 3D curved cracks and branched discontinuities within the eXtended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Ndeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Gopalakrishnan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-017-0090-3⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.19-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838822v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integration technique for 3D curved cracks and branched discontinuities within the eXtended Finite Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On the construction of approximation space to model discontinuities and cracks with linear and quadratic extended finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Ndeffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Massin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Gopalakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-017-0090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455394v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D crack propagation with cohesive elements in the extended finite element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.11.018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.115-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302550v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">3D crack propagation with cohesive elements in the extended finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 300, pp.347-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01302536v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of standard integration schemes for X-FEM in solid mechanics plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01226356v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the application of the method of difference potentials to linear elastic fracture mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">About the use of standard integration schemes for X-FEM in solid mechanics plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4903⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.551-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241137v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the application of the method of difference potentials to linear elastic fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Utyuzhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.703--736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface problems with quadratic X-FEM: design of a stable multiplier space and error analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Convergence analysis of linear or quadratic X-FEM for curved free boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4787⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.794-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154788v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of linear or quadratic X-FEM for curved free boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.05.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154789v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interface problems with quadratic X-FEM: design of a stable multiplier space and error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (11), pp.834-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302566v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust implementation of contact under friction and large sliding with the eXtended finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Large sliding contact along branched discontinuities with X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Siavelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Massin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.189-203⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (1), pp.201-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation methods of Structure-Soil-Structure Interaction (3SI) for embedded buildings: Application to NUPEC tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Massin</w:t>
+                <w:t xml:space="preserve">Robust implementation of contact under friction and large sliding with the eXtended finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2011.08.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1-3), pp.189-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.189-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00814150v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large sliding contact along branched discontinuities with X-FEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
+                <w:t xml:space="preserve">Calculation methods of Structure-Soil-Structure Interaction (3SI) for embedded buildings: Application to NUPEC tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Devésa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guyonvarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0807-6⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800213v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM approach for large sliding contact along discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Géniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (12), pp.1407-1435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.2532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+                <w:t xml:space="preserve">A stable 3D contact formulation using X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Géniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (2), pp.259-275</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.259-275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089582v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable 3D contact formulation using X-FEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">Methodology for a numerical simulation of an insertion or a drop of the rod cluster control assembly in a PWR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andriambololona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bosselut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237, pp.600-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004950v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for a numerical simulation of an insertion or a drop of the rod cluster control assembly in a PWR</w:t>
+                <w:t xml:space="preserve">Investigation of helix-shaped and transverse crack propagation of rotor shafts based on disk shrunk technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bosselut</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 237, pp.600-606</w:t>
+              <w:t xml:space="preserve">, 2006, 236, pp.333-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089157v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of helix-shaped and transverse crack propagation of rotor shafts based on disk shrunk technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Hasnaoui</w:t>
+                <w:t xml:space="preserve">On the stability of strain-rate dependent solids. I-Structural examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.1737-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(98)00117-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086342v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of strain-rate dependent solids. I-Structural examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A sufficient condition for the linear instability of strain-rate dependent solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Leroy</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(98)00117-3⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 324 (3), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)80019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111620v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sufficient condition for the linear instability of strain-rate dependent solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Stability of a density-stratified two-layer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Triantafyllidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves M. Leroy</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves M Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 324 (3), pp.151-157. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 322, pp.407-413</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in the accuracy of the theta-method for the computation of the stress intensity factor in 3d.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes d'intégration pour traiter la plasticité en X-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorations de la précision de la méthode théta pour le calcul des facteurs d'intensité des contraintes en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926729v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorations de la précision de la méthode théta pour le calcul des facteurs d'intensité des contraintes en 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nouvelles méthodes d'intégration pour traiter la plasticité en X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunziante Valoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899273v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully coupled HM –XFEM method with cohesive zone model: application to fluid-driven fracture network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation robuste pour maîtriser le conditionnement et la précision des modélisations X-FEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Méthode de fast marching pour la propagation de fissures 3D dans Codeₐster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517283v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de fast marching pour la propagation de fissures 3D dans Codeₐster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Implémentation robuste pour maîtriser le conditionnement et la précision des modélisations X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ndeffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516620v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation 3D de fissures cohésives X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des schémas d'intégration classiques pour traiter la plasticité en X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d'éléments X-FEM 3D quadratiques avec ou sans contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Implémentation robuste de lois cohésives non régulières en formulation X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722079v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation robuste de lois cohésives non régulières en formulation X-FEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence du statut des points d'intégration sur les algorithmes de contact-frottement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722099v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du statut des points d'intégration sur les algorithmes de contact-frottement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Implantation d'éléments X-FEM 3D quadratiques avec ou sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ndeffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengzhou Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717088v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">three-dimensional analysis of fatigue crack paths in thin metallic sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP2012, International Conference on Crack Paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Gatea, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments X-FEM quadratiques en contact frottant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Propagation de level sets pour l'avancée de fissures en mode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592855v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM avec contact et frottement pour des jonctions de failles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pilotage du chargement en formulation X-FEM: application aux lois cohésives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592796v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de level sets pour l'avancée de fissures en mode mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">X-FEM avec contact et frottement pour des jonctions de failles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Colombo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592822v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage du chargement en formulation X-FEM: application aux lois cohésives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Éléments X-FEM quadratiques en contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592821v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de discontinuités 3D avec contact-frottement en grandes transformations dans le cadre X- FEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421847v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation de discontinuités 3D avec contact-frottement en grandes transformations dans le cadre X- FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Siavelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422173v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9ème Colloque National en calcul des Structures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un coeur de réacteur nucléaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9ème Colloque National en calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM Approach for Modeling Closed Discontinuities under Large Sliding Contact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanis WCCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the X-FEM method to fracture industrial problems with Code_Aster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Fracture and Failure of Materials and Structures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact frottant avec X-FEM : formulation 3D et stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact frottant avec X-FEM: formulation 3D et stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States</w:t>
+              <w:t xml:space="preserve">WCCM 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089846v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007810v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact extended to beam elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">WCCM VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280946v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact extended to beam elements.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kham</w:t>
+                <w:t xml:space="preserve">X-FEM for 3D crack simulation with frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Torkhani</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States</w:t>
+              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468762v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM for 3D crack simulation with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2006, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009115v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM for 3D crack simulation with frictional contact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+                <w:t xml:space="preserve">Fissuration avec X-FEM et contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089844v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stress intensity factors with g-theta method and level sets in Code_Aster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Moës</w:t>
+                <w:t xml:space="preserve">Evaluation of stress intensity factors with G-Theta method and level sets in Code_Aster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of Fracture</w:t>
+              <w:t xml:space="preserve">11th International Conference on Fracture (ICF XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086844v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stress intensity factors with G-Theta method and level sets in Code_Aster</w:t>
-[...188 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helix-shaped and transverse cracking of rotor shafts based on disk shrunk technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th ICBMFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6637,105 +6352,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION ET SIMULATION NUMERIQUE DE STRUCTURES AVEC INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Ecole Nationale Supérieure de Cachan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01241136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6882,51 +6597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>