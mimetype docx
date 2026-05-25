--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1229,259 +1229,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of standard integration schemes for X-FEM in solid mechanics plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the application of the method of difference potentials to linear elastic fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Esnault</w:t>
+                <w:t xml:space="preserve">W. H. Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Utyuzhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.703--736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226356v1</w:t>
+                <w:t xml:space="preserve">hal-01241137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the application of the method of difference potentials to linear elastic fracture mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. H. Woodward</w:t>
+                <w:t xml:space="preserve">About the use of standard integration schemes for X-FEM in solid mechanics plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Utyuzhnikov</w:t>
+                <w:t xml:space="preserve">J.-B Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.703--736. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.551-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241137v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of linear or quadratic X-FEM for curved free boundaries</w:t>
               </w:r>
@@ -5529,230 +5529,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007810v1</w:t>
+                <w:t xml:space="preserve">hal-00280946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+                <w:t xml:space="preserve">A stable 3D contact formulation for cracks using X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">WCCM 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280946v1</w:t>
+                <w:t xml:space="preserve">hal-01007810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact extended to beam elements.</w:t>
               </w:r>
@@ -6597,51 +6597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Cren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00632-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ndeffo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Gopalakrishnan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0090-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fert&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Woodward" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utyuzhnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B77F34BF51722C0C0A48546CCA032F03F3378F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG678MZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.05.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Esnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81W83Q1B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Siavelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0807-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11NSNST7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.189-203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#233;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonvarh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2011.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL0596PR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Nistor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G&#233;niaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5G4Z5RJS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.259-275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriambololona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosselut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hasnaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Triantafyllidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00117-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94142L7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80019-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR51P5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Cren" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunziante Valoroso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ferte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhou Qian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Dhia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torkhani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nistor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geniaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01241136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>