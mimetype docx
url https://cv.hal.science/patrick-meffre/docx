--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -421,1675 +421,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvens Cheremond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689090v1</w:t>
+                <w:t xml:space="preserve">hal-04675217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Dessolin</w:t>
+                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Herfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419733v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Herfurth</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535649v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675217v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Wegrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Behilil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valendy Thesnor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689192v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674063v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
+                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Matignon</w:t>
+                <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneric Monpierre</w:t>
+                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099507v1</w:t>
+                <w:t xml:space="preserve">hal-04200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Oger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200339v1</w:t>
+                <w:t xml:space="preserve">hal-04320815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, pp.114690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320815v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thesnor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+                <w:t xml:space="preserve">Magneric Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harynuk</w:t>
+                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419754v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.628. </w:t>
@@ -2209,77 +2209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,291 +2337,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798752v1</w:t>
+                <w:t xml:space="preserve">hal-03798762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798762v1</w:t>
+                <w:t xml:space="preserve">hal-03798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-Free Site Selective Hydroxyalkylation of 5-Phenylthiophen-2-amine with α-Trifluoromethyl Ketones through Electrophilic Aromatic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,325 +2662,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Roulard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Ogawa-Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04195⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823329v1</w:t>
+                <w:t xml:space="preserve">hal-03805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+                <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naofumi Yamamoto</w:t>
+                <w:t xml:space="preserve">Romain Roulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (40), pp.35851--35862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01522-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805578v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.594. </w:t>
@@ -3070,51 +3070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
@@ -3204,103 +3204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure Elucidation, Antibacterial Activities, and Synergistic Effects of Novel Juglone and Naphthazarin Derivatives Against Clinical Methicillin-Resistant Staphylococcus aureus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,77 +3472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,64 +3606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3834,291 +3834,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bénimèlis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495029v1</w:t>
+                <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+                <w:t xml:space="preserve">Cyril Abrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544262v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Novel Rhizobitoxine-Like Triazole-Containing Amino Acid</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2685-2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,51 +4498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4788,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,51 +4879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic routes to enantiomerically pure 2-azatyrosine and 2-, 3- and 4-pyridylalanine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW ROUTES TO a-AMINO ACID b,g-THIOENOL ETHER DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcffrc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethynylglycine synthon from Garner's aldehyde: a useful precursor for the synthesis of non-natural amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (3), pp.245-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical one-step synthesis of ethynylglycine synthon from Garner's aldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concise synthesis of l-4,4-difluoroglutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Veum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of optically active 2-amino-4-oxobutyric acid and N,O-protected derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (3-4), pp.251-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,51 +5897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHYL (S)-2-PHTHALIMIDO-4-OXOBUTANOATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Chiral Vinyl Halides from L-Serinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,480 +6094,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Goffic</w:t>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002756v1</w:t>
+                <w:t xml:space="preserve">hal-02002738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gauzy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Le Goffic</w:t>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002738v1</w:t>
+                <w:t xml:space="preserve">hal-02002756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Perdigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Desanges-Levecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002741v1</w:t>
+                <w:t xml:space="preserve">hal-02010594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010594v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Straightforward Synthesis of N-Boc-L-serinal and N-Boc-L-threoninal Acetonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dihydroxylation of olefins with a simple chiral ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,90 +6756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6885,51 +6885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7027,90 +7027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7156,90 +7156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-(Benzyloxycarbonyl)-L-vinylglycike Methyl Ester from L-Methionine Methyl Ester Hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -7550,64 +7550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2f1 contrôle la fonction et l’identité de la cellule beta pancréatique par un mécanisme dépendant des enzymes HDAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
@@ -7919,282 +7919,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010135v1</w:t>
+                <w:t xml:space="preserve">hal-02002708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002708v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogue of phenylalanine.</w:t>
               </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Amino acids, peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Galvestion (Texas), United States. pp.611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,51 +8310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,77 +8452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,64 +8595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8690,51 +8690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of fluorinated analogues of glutamic acid and glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of optically active fluorinated analogues of glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of optically active fluorinated analogues of glutamic acid and glutamine with potential biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and uses of aspartaldehyde derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Kalithea, Chalkidiki, Greece. pp.25-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9116,51 +9116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of optically active ethynylglycine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Wien, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9206,51 +9206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different aspects of synthetic approaches including enzymatic enantioselective synthesis of aminoacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,103 +9341,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Novel Naphthoquinone Derivatives Against Clinical Methicilin-Resistant Staphylococcus aureus Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres en Chimie Organique Biologique 18 (RECOB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bio monitoring potential of acclimated Tillandsia species in Occitanie for metal air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9542,708 +9542,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">GSO-JMJC-JED2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893707v1</w:t>
+                <w:t xml:space="preserve">hal-02333120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSO-JMJC-JED2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333120v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997587v1</w:t>
+                <w:t xml:space="preserve">hal-02011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciortino Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011288v1</w:t>
+                <w:t xml:space="preserve">hal-01998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998366v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Triazole Amino Acids Analogues of Natural Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,77 +10441,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10575,64 +10575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international sur les microorganismes gram-positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montecatini, Italy</w:t>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de l’Institut de Recherche Pierre Fabre (IRPF) de chimie. Chambre de commerce et d’industrie de Castres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,77 +10916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ethynyl phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11043,51 +11043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic uses of serine, threonine and cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic uses of methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,64 +11291,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crosstalk between E2F1 and GLP-1 signaling pathways modulates insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11409,64 +11409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic β-cell specific loss of E2f1 impairs insulin secretion and β-cell identity through the epigenetic repression of non β-cell programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Synthesis and Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.79-79, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11649,51 +11649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11842,51 +11842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9B60CC"/>
+    <w:nsid w:val="D71AF919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12073,51 +12073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>