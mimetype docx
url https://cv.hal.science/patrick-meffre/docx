--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -421,1675 +421,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
+                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675217v1</w:t>
+                <w:t xml:space="preserve">hal-04689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Herfurth</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535649v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
+                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430391v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Dessolin</w:t>
+                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Herfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419733v1</w:t>
+                <w:t xml:space="preserve">hal-04535649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689192v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+                <w:t xml:space="preserve">Yehan Wegrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Behilil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Majdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674063v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
+                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689090v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
+                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Oger</w:t>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
+                <w:t xml:space="preserve">Magneric Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Courty</w:t>
+                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Rolland</w:t>
+                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200339v1</w:t>
+                <w:t xml:space="preserve">hal-04099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Albrecht</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérik Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320815v1</w:t>
+                <w:t xml:space="preserve">hal-04200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, pp.114690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419754v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+                <w:t xml:space="preserve">V. Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneric Monpierre</w:t>
+                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
+                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
+                <w:t xml:space="preserve">James Harynuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099507v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.628. </w:t>
@@ -2209,77 +2209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,291 +2337,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798762v1</w:t>
+                <w:t xml:space="preserve">hal-03798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798752v1</w:t>
+                <w:t xml:space="preserve">hal-03798762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-Free Site Selective Hydroxyalkylation of 5-Phenylthiophen-2-amine with α-Trifluoromethyl Ketones through Electrophilic Aromatic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2681,51 +2681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,77 +2802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.594. </w:t>
@@ -3070,51 +3070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
@@ -3204,103 +3204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure Elucidation, Antibacterial Activities, and Synergistic Effects of Novel Juglone and Naphthazarin Derivatives Against Clinical Methicillin-Resistant Staphylococcus aureus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3834,291 +3834,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Sassine</w:t>
+                <w:t xml:space="preserve">Cyril Abrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544262v1</w:t>
+                <w:t xml:space="preserve">hal-01495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bénimèlis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495029v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Novel Rhizobitoxine-Like Triazole-Containing Amino Acid</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2685-2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,51 +4498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4788,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,51 +4879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic routes to enantiomerically pure 2-azatyrosine and 2-, 3- and 4-pyridylalanine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW ROUTES TO a-AMINO ACID b,g-THIOENOL ETHER DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcffrc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethynylglycine synthon from Garner's aldehyde: a useful precursor for the synthesis of non-natural amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (3), pp.245-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical one-step synthesis of ethynylglycine synthon from Garner's aldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concise synthesis of l-4,4-difluoroglutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Veum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of optically active 2-amino-4-oxobutyric acid and N,O-protected derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (3-4), pp.251-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,51 +5897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHYL (S)-2-PHTHALIMIDO-4-OXOBUTANOATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Chiral Vinyl Halides from L-Serinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,480 +6094,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gauzy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Le Goffic</w:t>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002738v1</w:t>
+                <w:t xml:space="preserve">hal-02002756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Goffic</w:t>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002756v1</w:t>
+                <w:t xml:space="preserve">hal-02002738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010594v1</w:t>
+                <w:t xml:space="preserve">hal-02002741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Perdigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Desanges-Levecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002741v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Straightforward Synthesis of N-Boc-L-serinal and N-Boc-L-threoninal Acetonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dihydroxylation of olefins with a simple chiral ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,90 +6756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6885,51 +6885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7027,90 +7027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7156,90 +7156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-(Benzyloxycarbonyl)-L-vinylglycike Methyl Ester from L-Methionine Methyl Ester Hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -7550,64 +7550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2f1 contrôle la fonction et l’identité de la cellule beta pancréatique par un mécanisme dépendant des enzymes HDAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
@@ -7919,282 +7919,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002708v1</w:t>
+                <w:t xml:space="preserve">hal-02010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010135v1</w:t>
+                <w:t xml:space="preserve">hal-02002708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogue of phenylalanine.</w:t>
               </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Amino acids, peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Galvestion (Texas), United States. pp.611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,51 +8310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,77 +8452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,64 +8595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8690,51 +8690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of fluorinated analogues of glutamic acid and glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of optically active fluorinated analogues of glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of optically active fluorinated analogues of glutamic acid and glutamine with potential biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and uses of aspartaldehyde derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Kalithea, Chalkidiki, Greece. pp.25-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9116,51 +9116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of optically active ethynylglycine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Wien, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9206,51 +9206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different aspects of synthetic approaches including enzymatic enantioselective synthesis of aminoacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,103 +9341,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Novel Naphthoquinone Derivatives Against Clinical Methicilin-Resistant Staphylococcus aureus Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres en Chimie Organique Biologique 18 (RECOB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bio monitoring potential of acclimated Tillandsia species in Occitanie for metal air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9548,90 +9548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9673,103 +9673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -9792,458 +9792,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011288v1</w:t>
+                <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998366v1</w:t>
+                <w:t xml:space="preserve">hal-02011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciortino Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997587v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Triazole Amino Acids Analogues of Natural Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,77 +10441,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10575,64 +10575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10709,51 +10709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international sur les microorganismes gram-positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montecatini, Italy</w:t>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de l’Institut de Recherche Pierre Fabre (IRPF) de chimie. Chambre de commerce et d’industrie de Castres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,77 +10916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ethynyl phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11037,57 +11037,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic uses of serine, threonine and cysteine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthetic uses of methionine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11099,103 +11099,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acid Derivatives : A Practical Approach, Ed. G. C. Barrett, The Practical Approach in Chemistry Series (Series Editors : L. M. Harwood, C. J. Moody), Oxford University Press, Dec. 1999, ISBN0198558538</w:t>
+              <w:t xml:space="preserve">Amino Acid Derivatives : A Practical Approach, Ed. G. C. Barrett, The Practical Approach in Chemistry Series (Series Editors : L. M. Harwood, C. J. Moody), Oxford University Press, Dec. 1999, ISBN0198558538.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010084v1</w:t>
+                <w:t xml:space="preserve">hal-02010083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic uses of methionine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthetic uses of serine, threonine and cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11207,73 +11207,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acid Derivatives : A Practical Approach, Ed. G. C. Barrett, The Practical Approach in Chemistry Series (Series Editors : L. M. Harwood, C. J. Moody), Oxford University Press, Dec. 1999, ISBN0198558538.</w:t>
+              <w:t xml:space="preserve">Amino Acid Derivatives : A Practical Approach, Ed. G. C. Barrett, The Practical Approach in Chemistry Series (Series Editors : L. M. Harwood, C. J. Moody), Oxford University Press, Dec. 1999, ISBN0198558538</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010083v1</w:t>
+                <w:t xml:space="preserve">hal-02010084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11291,64 +11291,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crosstalk between E2F1 and GLP-1 signaling pathways modulates insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11409,64 +11409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic β-cell specific loss of E2f1 impairs insulin secretion and β-cell identity through the epigenetic repression of non β-cell programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Synthesis and Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.79-79, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11649,51 +11649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11842,51 +11842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D71AF919"/>
+    <w:nsid w:val="8E1674BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12073,51 +12073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>