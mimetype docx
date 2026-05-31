--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -421,2207 +421,2207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689090v1</w:t>
+                <w:t xml:space="preserve">hal-04419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419733v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Herfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675217v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535649v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Molinié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430391v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Wegrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Behilil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valendy Thesnor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689192v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674063v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.114690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099507v1</w:t>
+                <w:t xml:space="preserve">hal-04100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200339v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100606v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320815v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thesnor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+                <w:t xml:space="preserve">Magneric Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harynuk</w:t>
+                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419754v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pasquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12070628⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (6), pp.111170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725030v1</w:t>
+                <w:t xml:space="preserve">hal-03810743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gromada</w:t>
+                <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (6), pp.111170. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12070628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810743v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798752v1</w:t>
+                <w:t xml:space="preserve">hal-03798762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798762v1</w:t>
+                <w:t xml:space="preserve">hal-03798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-Free Site Selective Hydroxyalkylation of 5-Phenylthiophen-2-amine with α-Trifluoromethyl Ketones through Electrophilic Aromatic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2681,51 +2681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,77 +2802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,377 +2930,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11090594⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334373v1</w:t>
+                <w:t xml:space="preserve">hal-03243914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11090594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243914v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure Elucidation, Antibacterial Activities, and Synergistic Effects of Novel Juglone and Naphthazarin Derivatives Against Clinical Methicillin-Resistant Staphylococcus aureus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,278 +3466,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
+                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968387v1</w:t>
+                <w:t xml:space="preserve">hal-02400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400521v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update. Part II: synthetic uses of ethynylglycine synthon</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3834,291 +3834,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bénimèlis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495029v1</w:t>
+                <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+                <w:t xml:space="preserve">Cyril Abrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544262v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Novel Rhizobitoxine-Like Triazole-Containing Amino Acid</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2685-2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,278 +4479,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianna Reginato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (5), pp.899-907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-015-1917-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-014-1902-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002634v1</w:t>
+                <w:t xml:space="preserve">hal-01676812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.899-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-014-1902-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-1917-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676812v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cis-5-Trifluoromethylproline from L-Glutamic Acid</w:t>
               </w:r>
@@ -4788,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,51 +4879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic routes to enantiomerically pure 2-azatyrosine and 2-, 3- and 4-pyridylalanine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW ROUTES TO a-AMINO ACID b,g-THIOENOL ETHER DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcffrc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethynylglycine synthon from Garner's aldehyde: a useful precursor for the synthesis of non-natural amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaggini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (3), pp.245-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical one-step synthesis of ethynylglycine synthon from Garner's aldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concise synthesis of l-4,4-difluoroglutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Veum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of optically active 2-amino-4-oxobutyric acid and N,O-protected derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (3-4), pp.251-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,51 +5897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHYL (S)-2-PHTHALIMIDO-4-OXOBUTANOATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Chiral Vinyl Halides from L-Serinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,480 +6094,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Goffic</w:t>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002756v1</w:t>
+                <w:t xml:space="preserve">hal-02002738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of optically active β,γ-alkynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">β,γ-Alkynylα-amino acids: a synthetic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gauzy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Le Goffic</w:t>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 52 (34), pp.11215-11238</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11 (3-4), pp.313-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002738v1</w:t>
+                <w:t xml:space="preserve">hal-02002756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Perdigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Desanges-Levecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002741v1</w:t>
+                <w:t xml:space="preserve">hal-02010594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En route to optically active ethynylglycine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Straightforward Synthesis of Optically Pure Methyl (S)-2-Phthalimido-4-oxobutanoate and Some of Its Acetal and Thioacetal Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 36 (6), pp.877-880</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (09), pp.1111-1114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010594v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Straightforward Synthesis of N-Boc-L-serinal and N-Boc-L-threoninal Acetonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dihydroxylation of olefins with a simple chiral ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,90 +6756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6885,51 +6885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of unusual α-aminoacids : α-aminoacid β,γ-enol thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (36), pp.4717-4720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7027,90 +7027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7156,90 +7156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual α-aminoacids from vinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 31 (16), pp.2291-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7285,51 +7285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-(Benzyloxycarbonyl)-L-vinylglycike Methyl Ester from L-Methionine Methyl Ester Hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7464,64 +7464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -7550,77 +7550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2f1 contrôle la fonction et l’identité de la cellule beta pancréatique par un mécanisme dépendant des enzymes HDAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,51 +7727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference Antimicrobial and antibacterial Istanbul Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey</w:t>
@@ -7839,64 +7839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
@@ -7919,282 +7919,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010135v1</w:t>
+                <w:t xml:space="preserve">hal-02002708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002708v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogue of phenylalanine.</w:t>
               </w:r>
@@ -8219,64 +8219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Amino acids, peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Galvestion (Texas), United States. pp.611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,51 +8310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,289 +8452,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Amino Acids and Proteins (ICAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Congress on amino acids and proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kallithea, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010124v1</w:t>
+                <w:t xml:space="preserve">hal-01998510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on amino acids and proteins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Congress on Amino Acids and Proteins (ICAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kalithea, Chalkidiki, Greece. pp.I-LXX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-007-0578-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998510v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of fluorinated analogues of glutamic acid and glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of optically active fluorinated analogues of glutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of optically active fluorinated analogues of glutamic acid and glutamine with potential biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and uses of aspartaldehyde derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Kalithea, Chalkidiki, Greece. pp.25-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9116,51 +9116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of optically active ethynylglycine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Aminoacids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Wien, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9206,51 +9206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different aspects of synthetic approaches including enzymatic enantioselective synthesis of aminoacids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,103 +9341,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Novel Naphthoquinone Derivatives Against Clinical Methicilin-Resistant Staphylococcus aureus Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres en Chimie Organique Biologique 18 (RECOB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bio monitoring potential of acclimated Tillandsia species in Occitanie for metal air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9548,90 +9548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9673,103 +9673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -9792,458 +9792,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997587v1</w:t>
+                <w:t xml:space="preserve">hal-02011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciortino Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011288v1</w:t>
+                <w:t xml:space="preserve">hal-01998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998366v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Triazole Amino Acids Analogues of Natural Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,269 +10409,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of 1,4-disubstituted 1,2,3-triazole derivatives as Histidine Kinase inhibitor.</w:t>
+                <w:t xml:space="preserve">Synthesis of triazole amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998338v1</w:t>
+                <w:t xml:space="preserve">hal-01998273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of triazole amino acids</w:t>
+                <w:t xml:space="preserve">Design and synthesis of 1,4-disubstituted 1,2,3-triazole derivatives as Histidine Kinase inhibitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998273v1</w:t>
+                <w:t xml:space="preserve">hal-01998338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of potent histidine kinase inhibitors with antimicrobial activities</w:t>
               </w:r>
@@ -10683,77 +10683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international sur les microorganismes gram-positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montecatini, Italy</w:t>
@@ -10808,77 +10808,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benimelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de l’Institut de Recherche Pierre Fabre (IRPF) de chimie. Chambre de commerce et d’industrie de Castres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,77 +10916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ethynyl phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11043,51 +11043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic uses of methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,51 +11151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic uses of serine, threonine and cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Vo-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,90 +11291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crosstalk between E2F1 and GLP-1 signaling pathways modulates insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourouh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11409,77 +11409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic β-cell specific loss of E2f1 impairs insulin secretion and β-cell identity through the epigenetic repression of non β-cell programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: Synthesis and Medicinal Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.79-79, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11649,51 +11649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11842,51 +11842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E1674BD"/>
+    <w:nsid w:val="992696A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12073,51 +12073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6189-9860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177072482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0829-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMB3TQ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcffrc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reginato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaggini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0184-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-002-0410-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00438-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLCXG5R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)01866-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF01SZWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Veum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larchev&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Branquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gauzy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perdigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desanges-Levecque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#176;cois Le Goffic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hanessian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Girard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Beaudoin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sanceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vo-Quang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vo-Quang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)92290-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPVR56GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermitte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(90)80209-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN4Q6G4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Vo-Quang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Vo-Quang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-003-0037-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E28B2F9928F8D4D4319B8C3D02F8E25A7FBD39B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260170030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01362415" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB020B6BBEF66BC4040CD05ABF63757EF68DD2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01373046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBPGDCVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00811751" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31EED3F0D0B097574769B2ECA560914C899C3A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00806197" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15B0FA94033668153D476E82C1A2AE10B40225BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-005-0236-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFCDLNZF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007260300001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPTD5N8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>