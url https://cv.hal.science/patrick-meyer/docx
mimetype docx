--- v0 (2026-04-01)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au département Science des Données d'IMT Atlantique & dans l'équipe DECIDE du Lab-STICC UMR CNRS 6285</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6479-213X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19306846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a ranking based on multiple reference profiles preference model with a simulated annealing metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru‐liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Benabbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality assessment through a preference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Parameter-Tuned Multi-Objective Evolutionary-Based Algorithms for Zoning Management in Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-023-09853-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision aiding approach for upgrading public sewerage systems and its application to the city of Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Chaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Planning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.101519. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seps.2023.101519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring a hierarchical majority-rule sorting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105888. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple ranking method using reference profiles: incremental elicitation of the preference parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.499-530. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-021-00487-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold ages for the relation between lifetime entropy and mortality risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ponthiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lifetime entropy in a historical perspective (1750–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.129-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-019-00185-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling imprecise and missing evaluations in multi-criteria majority-rule sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a dynamic simulation tool and a multi-criteria decision aiding algorithm for improving existing District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dessarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.08.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating large positive and negative performance differences into multicriteria majority-rule sorting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.216 - 230. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the multi-criteria decision aiding process: R and the MCDA package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hodgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1–4), pp.169 - 194. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL: a multicriteria ordinal evaluation tool for GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1910 - 1931. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1048691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation of Criteria Weights Maximising the Stability of Pairwise Outranking Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Applying MCDA: Challenges and Case Studies, 21 (1-2), pp.113 - 124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational tools to build a multicriteria territorial risk scale with multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and solving the problem of clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (3), pp.494 - 502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: A software for modeling, processing and sharing algorithmic workflows in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.283 - 296. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2012-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Human Expert Cognition Into Autonomous UAS Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritesh Narayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.530 - 543. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2012.2211349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure formelle de la robustesse des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E-22, pp.71 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 233 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies with a Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.133 - 168. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10614-009-9196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: an MCDA workflow design, execution and sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the EURO Working Group Multicriteria Aid for Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methods in multiple criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.191 - 195. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR and the management of electronic services-EURO'2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Siskos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1293 - 1295. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubis: a bipolar-valued outranking method for the best choice decision problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.143 - 165. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-007-0045-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for capacity identification in Choquet integral based multi-attribute utility theory: Applications of the Kappalab R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (2), pp.766-785. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (2), pp.610 - 626. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Choquet integral with fuzzy numbers in multiple criteria decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (7), pp.927 - 938. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, RNTI-E-5, pp.421 - 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting multi-attribute alternatives: The TOMASO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (4), pp.861 - 877. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2003.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et analyse multi-critères des mesures de qualité des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, RNTI-E-1, pp.219 - 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation des mesures de qualité des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, RNTI-1, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explications Contrefactuelles pour le Problème de Couverture par Ensemble, un cas d’étude Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin l'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search Metaheuristic for the Stochastic Mixed Model Assembly Line Balancing Problem with Walking Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Orion Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024: 15th International Conference Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.334-340, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulated Annealing Algorithm to Learn an RMP Preference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.113-119, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadriye Nur Bakirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savatier-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of NSGA-II for Scaling up Multi-objective Spatial Zoning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 2022: International Conference on Learning and Intelligent Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milos Island, Greece. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24866-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Quality Assessment of Hydrographic Surveys Taking Into Account Experts' Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating user preferences in the automatic quality assessment of hydrographic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 92nd Meeting of EURO Working Group on Multicriteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrographic risk assessment methodology integrating the user's preferences: application to a use-case in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd meeting of the EURO Working Group on Multi-Criteria Decision Aiding (EWG-MCDA 92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental preference elicitation of the simple ranking method using reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Benabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2020: From Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">my.diviz : a human-friendly collaborative decision aiding tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dessarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ddws16.sciencesconf.org/, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multiple Contexts into Multi-criteria Majority-Rule Sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2019 : 6th International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, United States. pp.177 - 179, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritesh Narayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, ADT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, NC, United States. pp.49-63, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical majority-rule sorting models for temporal multi-criteria decision aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical majority-rule sorting models for temporal multi-criteria decision aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating time into majority-rule sorting models: application to the cyber-defense context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest news and developments on Decision Deck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a temporal component into multi-criteria majority-rule sorting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Protocol for Inferring Preferences Using Majority-rule Sorting Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2017: 5th International Conference on Algorithmic Decision Theor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg. pp.35 - 49, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67504-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest news on the Decision Deck initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diviz: designing, processing and sharing MCDA algorithms, Latest developments and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Multicriteria Decision Aiding process : methodology and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning activities at sea: integrating MCDA and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diviz and XMCDA web-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA 3 : XMCDA history, benefits of XMCDA 3, implementations (Java, R, Python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Deck 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCDA package for R: another new Decision Deck initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRWRTC 2016 : 10th Junior Researcher Workshop on Real-Time Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. pp.17 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL: une méthodologie et un outil d'aide multicritère à la décision pour les SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MerIGEO 2015 : colloque national dédié à la géomatique appliquée au milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Brest, France. pp.143 - 146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized multi-criteria majority-rule sorting for handling imprecise or missing evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG MCDA 2015 : 82nd Meeting of the Euro Working Group on Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving the problem of clustering in Multicriteria Decision Aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités et Défis en Clustering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding to plan hydrographic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the parameters of a majority rule sorting model with vetoes on large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2014 : From Multicriteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.87 - 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL plugin for QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision multi-critères dans les SIG : Application à la planification des levés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Information Scientifique et Technique (JIST) du SHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive Profiles for Sets of Alternatives in Multiple Criteria Decision Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Decision Theory : ADT 2013 third International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.285 - 296, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing maps applied to clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA 2013 : 77th meeting of the EURO working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative software for MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz : un outil innovant pour une nouvelle méthodologie de travail en aide multicritère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès annuel de la société de française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multi-Criteria Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012: 25th Europen conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new web service for the stable sorting of a set of alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012 : 25th Europen conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-based clustering of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2012: From multiple criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Mons, Belgium. pp.14 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multicriteria clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th MCDA EURO working group: proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portsmouth, United Kingdom. pp.14 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expressiveness of the additive value function and the Choquet integral models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2012 : from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Mons, Belgium. pp.48 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferentially ordered clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2012: 9th Modeling Decisions for Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Girona, Spain. pp.87 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization and Executability of the Decision Aid Process with Service Oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Meeting of the EWG MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des affectations d’une méthode de tri en aide multicritère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès annuel de la société de française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation de préférences d'utilisateurs potentiels de la TV 3D interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bénodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach using weighted similarity majority margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2011 : The 23rd Benelux Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ghent, Belgium. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25853-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological tools for research, teaching and consulting activities in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust elicitation of criteria weights and thresholds in a multicriteria decision aid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Meeting of the EURO Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the multiple criteria preordering problematique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon-Les-Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach using weighted similarity majority margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMA 2011: 7th International Conference on Advanced Data Mining and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beijing, China. pp.15 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual International Conference on Health Economics, Management and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation robuste de paramètres en aide à la décision face à un décideur non-expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011 (Recherche opérationnelle et d'aide à la décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.II-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robustness measure of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.227 - 242, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15883-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of the expressiveness of the additive value function and the Choquet integral models for representing rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mini-EURO Conference Uncertainty and Robustness in Planning and Decision Making (URPDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la robustesse de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDC 2010 : atelier Qualité des Données et des Connaissances, en conjonction avec Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.27 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid protocols incorporating inverse decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIAS Decision Aid Systems Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inverse robuste à partir dinformations préférentielles partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010 : 11ème congrès annuel de la Société française de recherche opérationnelle et daide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, executing and sharing MCDA workflows via the diviz software and the XMCDA web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd meeting of the European Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA web services - latest available algorithms and their use via diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: an MCDA workflow design, execution and sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mini-EURO Conference Uncertainty and Robustness in Planning and Decision Making (URPDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA 2.0, an XML scheme dedicated to MCDA objects and data. Presentation and discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : how to create and submit a web service proposal and integration into diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz : an MCDA components workflow execution engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXIII : 23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest News On The Decision Deck Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCDA 69 : 69th Meeting of the Euro Working Group "Multiple Criteria Decision Aiding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelle, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA : a standard XML encoding of MCDA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXIII : European conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.53 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz, an MCDA components workflow execution engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments on diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Decision Project: Towards Open Source Software Tools Implementing Multiple Criteria Decision Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOPT 2009 : Journées de l'optimisation, Optimization days 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis from a Condorcet robustness denotation of valued outranking relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2009 : first International Conferenceon Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.180 - 191, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04428-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies: an application of the Kappalab plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick dive into XMCDA 2.0.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioSide : from bioinformatics needs to a generic workflow engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of bipolar-valued outranking relations and application to the inference of model parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCDM 2008 ; 19th International Conference on Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep dive into D3 web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dodinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Kappalab R package for Choquet integral based multi-attribute utility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France. pp.1702-1709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (DKQ 2005) associé à EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation des mesures de qualité en ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide multicritère à la décision pour évaluer les indices de qualité des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2003 : Extraction et gestion des connaissances. Paru dans RSTI, série RIA-ECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating managerial preferences into the qualitative multi-criteria evaluation of team members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Huber; Martin Josef Geiger; Adiel Teixeira de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Decision Making and Aiding: Cases on Models and Methods with Computer Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 274, pp.95-143, 2018, International Series in Operations Research &amp; Management Science, 978-3-319-99304-1. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99304-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA: an XML-based encoding standard for MCDA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and decision models with multiple criteria : case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.591 - 618, 2015, International Handbooks on Information Systems, 978-3-662-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the MCDA process with the diviz workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and decision models with multiple criteria: case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.619 - 638, 2015, International Handbooks on Information Systems, 978-3-662-46815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of bipolar-valued outranking relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, computation and optimization in information systems and management sciences. Hoai An Le Thi, Pascal Bouvry and Tao Pham Dinh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.204 - 213, 2008, Communications in Computer and Information Science, 978-3-540-87476-8. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rule interestingness measures : experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality measures in data mining. F. Guillet, H.J. Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer, pp.51 - 76, 2007, Studies in computational intelligence, 978-3-540-44911-9. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-44918-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Decision Models With Multiple Criteria: Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.698, 2015, International Handbooks on Information Systems, 978-3662468159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package R kappalab : &amp;quot; Non-additive measure and integral manipulation functions &amp;quot;, version 0.4-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package R kappalab : &amp;quot; Non-additive measure and integral manipulation functions &amp;quot;, version 0.4-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Lifetime Entropy in a Historical Perspective (1750-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01409679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies with a Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au processus d'Aide Multicritère à la Décision : Méthodes, Outils et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Dauphine recherche en Management, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au département Science des Données d'IMT Atlantique & dans l'équipe DECIDE du Lab-STICC UMR CNRS 6285</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6479-213X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19306846X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a ranking based on multiple reference profiles preference model with a simulated annealing metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru‐liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Benabbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology reduction through machine learning to accelerate dynamic simulation of district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100393. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production-sharing of critical resources with dynamic demand under pandemic situation: The COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.102909. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2023.102909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Parameter-Tuned Multi-Objective Evolutionary-Based Algorithms for Zoning Management in Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-023-09853-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4855), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality assessment through a preference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of data and information quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3632407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair-split distribution of multi-dose vaccines with prioritized age groups and dynamic demand: The case study of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Vahdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310 (3), pp.1249-1272. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision aiding approach for upgrading public sewerage systems and its application to the city of Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Chaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Planning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.101519. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seps.2023.101519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning at the service of Meta-heuristics for solving Combinatorial Optimization Problems: A state-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.393-422. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to select operators in meta-heuristics: An integration of Q-learning into the iterated greedy algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial area determination problem: Definition and solution method based on Memetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109243. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring a hierarchical majority-rule sorting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105888. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Iterated Greedy Algorithm for Hydrographic Survey Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2021.1993386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeSEAsion : un outil d’analyse de risques pour la planification des levés hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Gleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Duy Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple ranking method using reference profiles: incremental elicitation of the preference parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.499-530. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-021-00487-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold ages for the relation between lifetime entropy and mortality risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ponthiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human lifetime entropy in a historical perspective (1750–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.129-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-019-00185-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling imprecise and missing evaluations in multi-criteria majority-rule sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a dynamic simulation tool and a multi-criteria decision aiding algorithm for improving existing District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dessarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.266 - 275. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.08.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating large positive and negative performance differences into multicriteria majority-rule sorting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.216 - 230. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the multi-criteria decision aiding process: R and the MCDA package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hodgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1–4), pp.169 - 194. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;I.A. et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL: a multicriteria ordinal evaluation tool for GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1910 - 1931. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2015.1048691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation of Criteria Weights Maximising the Stability of Pairwise Outranking Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Applying MCDA: Challenges and Case Studies, 21 (1-2), pp.113 - 124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational tools to build a multicriteria territorial risk scale with multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and solving the problem of clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (3), pp.494 - 502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 233 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: A software for modeling, processing and sharing algorithmic workflows in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.283 - 296. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2012-0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Human Expert Cognition Into Autonomous UAS Trajectory Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritesh Narayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.530 - 543. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2012.2211349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure formelle de la robustesse des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E-22, pp.71 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies with a Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.133 - 168. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10614-009-9196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: an MCDA workflow design, execution and sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the EURO Working Group Multicriteria Aid for Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methods in multiple criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.191 - 195. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for capacity identification in Choquet integral based multi-attribute utility theory: Applications of the Kappalab R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 186 (2), pp.766-785. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On selecting interestingness measures for association rules : user oriented description and multiple criteria decision aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184 (2), pp.610 - 626. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR and the management of electronic services-EURO'2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Siskos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1293 - 1295. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubis: a bipolar-valued outranking method for the best choice decision problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.143 - 165. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-007-0045-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the Choquet integral with fuzzy numbers in multiple criteria decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (7), pp.927 - 938. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, RNTI-E-5, pp.421 - 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting multi-attribute alternatives: The TOMASO method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (4), pp.861 - 877. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2003.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et analyse multi-critères des mesures de qualité des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, RNTI-E-1, pp.219 - 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation des mesures de qualité des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, RNTI-1, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explications Contrefactuelles pour le Problème de Couverture par Ensemble, un cas d’étude Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin l'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search Metaheuristic for the Stochastic Mixed Model Assembly Line Balancing Problem with Walking Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Orion Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2024: 15th International Conference Metaheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.334-340, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Networks in a Hybrid Model Predictive control framework for district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rhodes (Rodos) Island, Greece. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/077185-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulated Annealing Algorithm to Learn an RMP Preference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.113-119, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de processus ponctuels déterminantaux pour la sélection de parents dans un algorithme génétique : application à l'aide multi-critère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadriye Nur Bakirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Savatier-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of NSGA-II for Scaling up Multi-objective Spatial Zoning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 2022: International Conference on Learning and Intelligent Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milos Island, Greece. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24866-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning-Based Iterated Local Search Algorithm for Solving the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA2021: Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Catania (online), Italy. pp.45-61, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85672-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning-based operator selection in iterated local search for solving scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2021: 31st European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data Quality Assessment of Hydrographic Surveys Taking Into Account Experts' Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating user preferences in the automatic quality assessment of hydrographic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Le Deunf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 92nd Meeting of EURO Working Group on Multicriteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrographic risk assessment methodology integrating the user's preferences: application to a use-case in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd meeting of the EURO Working Group on Multi-Criteria Decision Aiding (EWG-MCDA 92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohadese Basirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental preference elicitation of the simple ranking method using reference profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Benabbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2020: From Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencoder-based generation of individuals in population-based metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical majority-rule sorting models for temporal multi-criteria decision aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting decision makers facing spatial decision problems: deSEAsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA90 : 90th meeting of the EURO working group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Decision Aiding Tool for Spatial Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">my.diviz : a human-friendly collaborative decision aiding tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dessarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://ddws16.sciencesconf.org/, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multiple Contexts into Multi-criteria Majority-Rule Sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2019 : 6th International Conference on Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, United States. pp.177 - 179, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritesh Narayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, ADT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, NC, United States. pp.49-63, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical majority-rule sorting models for temporal multi-criteria decision aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a temporal component into multi-criteria majority-rule sorting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating time into majority-rule sorting models: application to the cyber-defense context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest news and developments on Decision Deck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Protocol for Inferring Preferences Using Majority-rule Sorting Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2017: 5th International Conference on Algorithmic Decision Theor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg. pp.35 - 49, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67504-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest news on the Decision Deck initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Multicriteria Decision Aiding process : methodology and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning activities at sea: integrating MCDA and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diviz: designing, processing and sharing MCDA algorithms, Latest developments and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2016 : 28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diviz and XMCDA web-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA 3 : XMCDA history, benefits of XMCDA 3, implementations (Java, R, Python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Deck 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCDA package for R: another new Decision Deck initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D2 2016 : 13th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwa Khannoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRWRTC 2016 : 10th Junior Researcher Workshop on Real-Time Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. pp.17 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized multi-criteria majority-rule sorting for handling imprecise or missing evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG MCDA 2015 : 82nd Meeting of the Euro Working Group on Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL: une méthodologie et un outil d'aide multicritère à la décision pour les SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MerIGEO 2015 : colloque national dédié à la géomatique appliquée au milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Brest, France. pp.143 - 146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision multi-critères dans les SIG : Application à la planification des levés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Information Scientifique et Technique (JIST) du SHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiding to plan hydrographic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving the problem of clustering in Multicriteria Decision Aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités et Défis en Clustering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the parameters of a majority rule sorting model with vetoes on large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2014 : From Multicriteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.87 - 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL plugin for QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive Profiles for Sets of Alternatives in Multiple Criteria Decision Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Decision Theory : ADT 2013 third International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.285 - 296, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing maps applied to clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA 2013 : 77th meeting of the EURO working group on multicriteria decision aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des affectations d’une méthode de tri en aide multicritère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès annuel de la société de française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Multi-Criteria Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012: 25th Europen conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new web service for the stable sorting of a set of alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2012 : 25th Europen conference on operational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference-based clustering of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2012: From multiple criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Mons, Belgium. pp.14 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative software for MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz : un outil innovant pour une nouvelle méthodologie de travail en aide multicritère à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès annuel de la société de française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multicriteria clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On clustering in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th MCDA EURO working group: proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portsmouth, United Kingdom. pp.14 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expressiveness of the additive value function and the Choquet integral models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DA2PL 2012 : from Multiple Criteria Decision Aid to Preference Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Mons, Belgium. pp.48 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferentially ordered clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2012: 9th Modeling Decisions for Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Girona, Spain. pp.87 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formalization and Executability of the Decision Aid Process with Service Oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Meeting of the EWG MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation robuste de paramètres en aide à la décision face à un décideur non-expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011 (Recherche opérationnelle et d'aide à la décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.II-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual International Conference on Health Economics, Management and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation de préférences d'utilisateurs potentiels de la TV 3D interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bénodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting ELECTRE TRI category limits for a group of decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st International Conference on Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach using weighted similarity majority margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2011 : The 23rd Benelux Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ghent, Belgium. pp.15 - 28, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25853-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the multiple criteria preordering problematique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon-Les-Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach using weighted similarity majority margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMA 2011: 7th International Conference on Advanced Data Mining and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beijing, China. pp.15 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological tools for research, teaching and consulting activities in MCDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust elicitation of criteria weights and thresholds in a multicriteria decision aid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Meeting of the EURO Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Retali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robustness measure of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.227 - 242, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15883-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical comparison of the expressiveness of the additive value function and the Choquet integral models for representing rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mini-EURO Conference Uncertainty and Robustness in Planning and Decision Making (URPDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la robustesse de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDC 2010 : atelier Qualité des Données et des Connaissances, en conjonction avec Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.27 - 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid protocols incorporating inverse decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIAS Decision Aid Systems Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inverse robuste à partir dinformations préférentielles partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010 : 11ème congrès annuel de la Société française de recherche opérationnelle et daide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, executing and sharing MCDA workflows via the diviz software and the XMCDA web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd meeting of the European Working Group Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA web services - latest available algorithms and their use via diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz: an MCDA workflow design, execution and sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mini-EURO Conference Uncertainty and Robustness in Planning and Decision Making (URPDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Decision Project: Towards Open Source Software Tools Implementing Multiple Criteria Decision Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOPT 2009 : Journées de l'optimisation, Optimization days 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments on diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis from a Condorcet robustness denotation of valued outranking relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2009 : first International Conferenceon Algorithmic Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.180 - 191, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04428-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : how to create and submit a web service proposal and integration into diviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA 2.0, an XML scheme dedicated to MCDA objects and data. Presentation and discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz : an MCDA components workflow execution engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXIII : 23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest News On The Decision Deck Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCDA 69 : 69th Meeting of the Euro Working Group "Multiple Criteria Decision Aiding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruxelle, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA : a standard XML encoding of MCDA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXIII : European conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany. pp.53 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviz, an MCDA components workflow execution engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep dive into D3 web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dodinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick dive into XMCDA 2.0.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies: an application of the Kappalab plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Decision Deck Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of bipolar-valued outranking relations and application to the inference of model parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCDM 2008 ; 19th International Conference on Multiple Criteria Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioSide : from bioinformatics needs to a generic workflow engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Decision Deck Developers Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Kappalab R package for Choquet integral based multi-attribute utility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Paris, France. pp.1702-1709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'intérêt des règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données et des Connaissances (DKQ 2005) associé à EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Useful characterization and multicriteria decision aid : A two step approach to interestingness measure selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59èmes Journées du groupe de travail européen Aide Multicritère à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères d'évaluation des mesures de qualité en ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.647 - 650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide multicritère à la décision pour évaluer les indices de qualité des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2003 : Extraction et gestion des connaissances. Paru dans RSTI, série RIA-ECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.271 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating managerial preferences into the qualitative multi-criteria evaluation of team members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Huber; Martin Josef Geiger; Adiel Teixeira de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Decision Making and Aiding: Cases on Models and Methods with Computer Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 274, pp.95-143, 2018, International Series in Operations Research &amp; Management Science, 978-3-319-99304-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99304-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCDA: an XML-based encoding standard for MCDA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and decision models with multiple criteria : case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.591 - 618, 2015, International Handbooks on Information Systems, 978-3-662-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the MCDA process with the diviz workbench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bigaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and decision models with multiple criteria: case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.619 - 638, 2015, International Handbooks on Information Systems, 978-3-662-46815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of bipolar-valued outranking relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, computation and optimization in information systems and management sciences. Hoai An Le Thi, Pascal Bouvry and Tao Pham Dinh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.204 - 213, 2008, Communications in Computer and Information Science, 978-3-540-87476-8. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rule interestingness measures : experimental and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality measures in data mining. F. Guillet, H.J. Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer, pp.51 - 76, 2007, Studies in computational intelligence, 978-3-540-44911-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-44918-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Decision Models With Multiple Criteria: Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.698, 2015, International Handbooks on Information Systems, 978-3662468159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bisdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pirlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the dynamic of clusters of vertices in a graph for District Heating Network simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubon Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Signal Processing workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package R kappalab : &amp;quot; Non-additive measure and integral manipulation functions &amp;quot;, version 0.4-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package R kappalab : &amp;quot; Non-additive measure and integral manipulation functions &amp;quot;, version 0.4-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kojadinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and operation of cruise ship multi-energy systems: an MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Lifetime Entropy in a Historical Perspective (1750-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01409679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting preferences on multiattribute societies with a Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ponthière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au processus d'Aide Multicritère à la Décision : Méthodes, Outils et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Dauphine recherche en Management, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE516A6C"/>
+    <w:nsid w:val="1D4FC968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6479-213X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19306846X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03220457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ponthiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.07.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00185-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XPNJQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hodgett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Mironova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0064-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louvart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1048691" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veneziano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1496" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWJDS8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2012-0144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2211349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-009-9196-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0069-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Siskos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.09.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-007-0045-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.11.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2003.09.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hermite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orion Thompson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02146688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01887002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369257v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369234v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_22" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725651v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725190v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800303v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725582v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725503v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609314v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725664v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472717v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_16" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D2CSZXV2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315076v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315071v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dodinet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199184v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_23" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868572v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409679v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6479-213X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19306846X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubon Rodrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Vahdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2023.102909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.04.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03723715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04164265v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Duy Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105888" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03428158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2021.1993386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Gleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leidinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176724" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03220457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ponthiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.07.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ponthi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-019-00185-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dessarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.191" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1XPNJQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bigaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hodgett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Mironova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0064-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louvart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2015.1048691" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veneziano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1496" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cailloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJWJDS8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2012-0144" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2211349" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-009-9196-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0069-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316548v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.10.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Siskos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.09.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-007-0045-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.11.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2003.09.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853659v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin l'Hermite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orion Thompson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guzman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Nur Bakirci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouesne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Savatier-Dupr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85672-4_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03385603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02146688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Valko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02462348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01887002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369234v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185093v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_22" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799915v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725190v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800945v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609290v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725503v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25853-4_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725664v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609315v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15883-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444450v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280099v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423908v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853660v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853662v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dodinet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315076v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315071v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186898v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282443v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940395v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_23" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199175v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868577v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409679v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>