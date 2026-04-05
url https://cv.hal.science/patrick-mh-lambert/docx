--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Lambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is aimed at understanding the functioning of diadromous fish populations (eel, sturgeon and shad) impacted by multiple human activities in the context of climate change. I am developing (i) mechanistic models of population dynamics that integrate knowledge of the ecology of these species, multiple anthropogenic pressures and changes in climatic conditions, (ii) approaches based on hybryd models to evaluate shift in species distribution of all European diadromous fish.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey M. Darnaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Raposo de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex structure and fecundity of pontic shad (Alosa immaculata) in the Romanian sector of the Danube river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desimira Maria Stroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Floricel Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Papers. Series D. Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXVIII (1), pp.707-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.9421. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Geßner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to predict the spatial distribution of northern pike, European perch and pikeperch from habitat use in a reservoir subject to water level fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine S Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Westrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Muench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marta-Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jordaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Boavida-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (3), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.2083-2097. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 470, pp.109997. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.90-103. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.494-503. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transcription profiling in wild and laboratory-exposed eels: Effect of captivity and in situ chronic exposure to pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.1310048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the exposure to Cd and PCBs by means of a non-invasive transcriptomic approach in laboratory and wild contaminated European eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5431--5441. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonography as a non-invasive tool for sex determination and maturation monitoring in silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal transcriptome analysis of wild contaminated female European eels during artificial gonad maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.303--309. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal ovarian DNA methylation programming during gonad maturation in wild contaminated fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moffett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (19), pp.11688--11695. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503712c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling attempts utilized in sturgeon research: a review of the state-of-the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coustillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century of eel growth: changes and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic loss of mass in glass eels at different salinities according to their propensity to migrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming activity responses to water current reversal support selective tidal-stream transport hypothesis in juvenile thinlip mullet Liza ramada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resident and migratory tactics in freshwater european eels are size-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (7), pp.1483-1493. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02360.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of relative distance as new descriptor of yellow European eel spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.520-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is feeding behaviour related to glass eel propensity to migrate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pollutant content in Anguilla anguilla glass eels and relationship with migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic swimming activity in Anguilla anguilla glass eels: Synchronisation to water current reversal under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (1), pp.54-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pollutant content in Anguilla anguilla glass eels and relationship with migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and migratory behavior in glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (4), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic swimming activity in Anguilla anguilla glass eels : synchronisation to water current reversal under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the inland population dynamics of the European eel using a pattern-oriented modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-2), pp.166-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and migratory behavior in glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.684-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of body condition and water temperature on Anguilla anguilla glass eel migratory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 331, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of body condition and water temperature on Anguilla anguilla glass eels migratory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 331 (2), pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stage-structured model to predict the effect of temperature and salinity on glass eel Anguilla anguilla pigmentation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (4), pp.993-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de juvéniles d'esturgeons européens Acipenser sturio (Acipenseridae) sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1 (supplément)), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la température et de la salinité sur le développement de la pigmentation des civelles (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (3), pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités morphologique et du taux d'hormone de croissance des civelles d'anguilles européennes (Anguilla anguilla) dans l`estuaire de la Gironde au cours de la saison 1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchelidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368 « spécial anguilles », pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`anguille, un défi pour les scientifiques : compte rendu des journées anguilles du Grisam La Tour du Valat, 26-29 mars 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368 « spécial anguilles », pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age à la migration de reproduction des géniteurs de trois cohortes de grandes aloses (Alosa alosa) dans le bassin versant de la Garonne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bellariva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 362-363, pp.973-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur de migration de civelles dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, p. 31 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des concepts de modélisation du phénomène de migration des civelles d'Anguilla anguilla en estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 335, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anguille en marais d'eau douce. Première analyse des probabilités de capture observées lors des inventaires par pêche électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 335, pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antunes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICES Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiaD model: A tool to explore the effect of climate change on diadromous species assemblage in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic threats on the 3 dimensions of shad populations connectivity : marine connectivity, land to sea connectivity, and connectivity between shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara O’leary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Marine Functional Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST SEA UNICORN, May 2023, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI ( Fisheries Society of the British Isles ) 2023 : Fish habitat ecology in a changing climate ·</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Colchester - Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shad range-shift response to climate change: a multi-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shad symposium - Unlocking the Severn River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Worcester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting continental and marine habitats of diadromous species by crossing habitat suitability predictions with observations of population functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on marine ecological requirements and spatial distribution of one of the most endangered ﬁsh species in Europe, the European sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES, SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of dispersal capacities and reproductive strategies/tactics on the structure of American shad populations across the species native range: an approach based on a mechanistic species distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes and ecosystem services: A transnational approach for a first valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish on the move 2019 annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Poughkeepsie, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAD'EAU Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrée de la restauration de la continuité écologique des cours d'eau pour les poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons, Workshop Stock assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Post-release monitoring strategies in sturgeon restoration programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and temperature sensibility of allis shad embryos, larvae and juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on restoration and Conservation of shads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle EDA (Eel Density Analysis) pour estimer l'échappement des anguilles argentées dans un réseau hydrographique à partir de données disponibles sur les stocks en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012 du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Acipenser sturio conservation program in France since 2007: Juvenile production, laboratory experiments, stocking and monitoring in the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tulcea, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of fruit quality traits in apricot progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Dondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tartarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15 th International Symposium on Apricot Breeding and Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du statut énergétique et de la teneur en hormones thyroidiennes sur le comportement locomoteur de la civelle d'anguille européenne (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflence du statut énergétique et des teneurs en hormones thyroidiennes et micropolluants sur le comportement de la civelle d'anguille européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Perpignan, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation individus-centrée dans la compréhension des phénomènes migratoires de la civelle en estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la modélisation au Cemagref 3-4 octobre 2005 Clermont Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experiments: the estuarine migration of glass eel with an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Indo-Pacific Fish Conference, Howard International House, Taipei, TWN, May 15-20, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inputs of behavioural experiments to the individual-based modelling of glass eel estuarine migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and diadromy in Europe. Ecology, management, conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la croissance entre des juvéniles d'esturgeons européens, Acipenser sturio sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement des poissons migrateurs dans les modèles individus-centrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET : Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la prise d'eau de la centrale nucléaire du Blayais en liaison avec la pêche commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposé à la Commission Locale d'Information auprès du Centre de Production Nucléaire du Blayais, 30 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration estuarienne de civelles par simulation individus-centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du programme environnements vie et société, Paris, 15-16-17 janvier 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème forum halieumétrique, Nantes, 26-28 juin 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de population de la grande alose (Alosa alosa) dans le bassin versant Gironde-Garonne-Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Gif-sur-Yvette, France. pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the estuarial migration of civelles (Anguilla anguilla L., 1758) using individual-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIEM-ICES, Aalborg, DNK, 21-29 septembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of daily catch series and definition of a first model of civelles (Anguila anguilla L. 1758) penetration in the mower estuary of Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and workshop on stock assessment in inland fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Hull, Canada. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement itératif de la base de données EuroDiad sur les espèces migratrices amphihalines européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gobbetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acipenser sturio and A. oxyrinchus: an assessment of their past co-occurrence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cestas-Gazinet, France. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-sea nutrient fluxes operated by migratory fish in a climate change context: How a mechanistic species distribution model can be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental control on fish life cycle: case of temperature, discharge and photoperiod control on shad reproduction (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish on the move 2019 annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Poughkeepsie, United States. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of monitoring methods in a restoration program: case study of Acipenser sturio sustained population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effects of temperature and oxygen on the population dynamics of the European sturgeon using dynamic energy budget theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Ecological Modelling Global Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Baltimore, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Evolutionary Ecology-based model for eel: GenEveel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Theory (summer school)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Schiermonnikoog, Netherlands. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of sexual maturation in silver eels using ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural experiments on young of year European sturgeon (Acipenser sturio) intended for stocking ADAPTEST (ADAPTability TESTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS7, 7th International symposium on sturgeon, Sturgeon, science and society at the crossroads: meeting the challenges of the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life histories of anadromous fishes: chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.55-77, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Future of Stocked Fish: chap. 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.417-423, 2011, 978-3-642-20610-8. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces : ordre des anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.259-263, 2011, Inventaires &amp; biodiversité, 978-2-85653-672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression et répartition des anguilles dans les bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations. Ecobag Programme de recherche. Cahier technique n. 2/4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shads state of the art: 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Alexandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henggeler Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.46-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de dénombrement automatique des larves et juvéniles d’esturgeon européen : chapitre VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier établissement d'un modèle de fonctionnement de la population d'anguille à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation du flux migratoire de civelles en estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces : ordre des anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des poissons d'eau douce de France, KEITH P., ALLARDI J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau de bord de la population. Estimation de l'abondance des différentes classes d'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.349-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical guide for conducting calibration and decision-making optimisation with complex ecological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acou Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel density analysis (EDA 2.2.1). Escapement of silver eels (Anguilla anguilla) from French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EPTB Vilaine; AFB; Inra; Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2017 et synthèse 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation en France des densités d’anguilles jaunes d’Europe (Anguilla anguilla) basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COlonisation). Rapport final année 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective sur l'évolution de la recherche sur les poissons migrateurs amphihalins à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités d’anguilles jaunes d’Europe (Anguilla anguilla) en France, basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COLonisation) : rapport intermédiaire année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subsidiarité à l'oeuvre dans une politique européenne ; le cas du règlement anguilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2012-2013, 2013-2014 et 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA2.x) : un modèle statistique pour estimer l'échappement des anguilles argentées (Anguilla anguilla) dans un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils de modélisation de la population d’anguille européenne prenant en compte la diversité des paramètres de dynamique par grande fraction d’aire de répartition continentale de l’espèce : Rapport final 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.274-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et utilisation des habitats estuariens par les poissons migrateurs thalassotoques : approche comparative Seine-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coustillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'impact des barrages sur l'accès de l'anguille d'Amérique (Anguilla rostrata) aux habitats d'eau douce et établissement de priorités pour des gains en habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Dutil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2011-2012 et de date de fermeture de l'anguille jaune et argentée pour les saisons 2012 et 2012-2013 respectivement en fonction du plan de gestion français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.339-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDIES AND PILOT PROJECTS FOR CARRYING OUT THE COMMON FISHERIES POLICY LOT 2: Pilot projects to estimate potential and actual escapement of silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Andonegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apolostaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union (UE). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.555-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.445-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un total admissible de capture d'anguilles de moins de 12 cm pour la saison 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures en taille de l'anguille européenne en France : application du modèle ELSA aux données de BDMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets possibles de différents niveaux de réduction des impacts anthropiques sur le temps de restauration du stock d'anguille européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles d'anguille (Anguilla anguilla) sur l'Isle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme INDICANG Rapport d'étape 2005-2006 : Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles sur l'Isle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the European eel population; pilot studies for a scientific framework in support of sustainable management: SLIME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LITEAU : Gironde : rôle de la dynamique des masses d'eau et des sédiments fins dans les transferts chimiques et biologiques dans l'estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la mortalité des civelles de la Gironde après leur passage dans le circuit de refroidissement de la Centrale nucléaire du Blayais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'éléments de gestion de la population d'anguilles sur la base des données produites par la RHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité morphologique et physiologique des civelles d'anguilles dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1996 - Etude de la faune circulante 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données issues du suivi de la faune circulante aux abords de la Centrale de Braud et Saint-Louis. Cas des juvéniles d'aloses (Alosa alosa), des crevettes blanches (Palaemon longirostris) et des civelles d'anguilles (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de captures d'anguilles par pêche électrique et cartographie des structures en tailles à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode d'estimation de l'âge à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et modélisation de la croissance des formes juvéniles d'esturgeons autochtones Acipenser sturio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : application de la méthode d'estimation de l'age à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une technique d'inventaire de l'anguille par pêche électrique : exploitation des données CSP et CEMAGREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multiscalaire des paradigmes de la dynamique de population d`anguilles européennes à l'aide d'outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat d'océanographie, Université de Bordeaux I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation au service de la connaissance et de la restauration des populations de poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à diriger les recherches, Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Lambert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is aimed at understanding the functioning of diadromous fish populations (eel, sturgeon and shad) impacted by multiple human activities in the context of climate change. I am developing (i) mechanistic models of population dynamics that integrate knowledge of the ecology of these species, multiple anthropogenic pressures and changes in climatic conditions, (ii) approaches based on hybryd models to evaluate shift in species distribution of all European diadromous fish.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of European and Atlantic sturgeons’ paleoniches during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2026.1774062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex structure and fecundity of pontic shad (Alosa immaculata) in the Romanian sector of the Danube river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Dobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desimira Maria Stroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricel Floricel Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Papers. Series D. Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXVIII (1), pp.707-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve marine migratory species to protect ecological links between land and sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey M. Darnaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Raposo de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 644 (8075), pp.41-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-02475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poissons migrateurs amphihalins, espèces diadromes : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.9421. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to predict the spatial distribution of northern pike, European perch and pikeperch from habitat use in a reservoir subject to water level fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine S Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Westrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Geßner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing species distribution models for critically endangered species using participatory data: The European sturgeon marine habitat suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108136. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidence base of ecosystems services provided by diadromous fish in the European Atlantic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantza Murillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Muench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marta-Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Rodwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of straying, reproductive strategies, and ocean distribution on the structure of American shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Jordaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.4712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting population functionality with distribution model predictions to support freshwater and marine management of diadromous fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Boavida-Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.110324. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the modeling of diadromous species’ marine distributions to the characterization of their current and future marine habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1241969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating upstream migration and spawning timing effects to allis shad reproductive success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.2083-2097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-021-01151-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-sea nutrient fluxes supplied by allis shad across the species' range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (3), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2021-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiaD: A hybrid species distribution model combining dispersal, multi-habitat suitability, and population dynamics for diadromous species under climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 470, pp.109997. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on European diadromous species distributions from 1750 to present time in Europe, North Africa and the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber-O'Malley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107821. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variations in glass eel recruitment at the entrance pathways of a Mediterranean delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (6), pp.1874-1887. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of environmental conditions and management of sluice gates on glass eel migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lambremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.108139. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field-based definition of the thermal preference during spawning for allis shad populations (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Nachón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-019-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A foresight analysis in fisheries science: The case study of migratory fish research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.90-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon methylation and activity in wild fish (A. anguilla): A matter of size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Daffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.494-503. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad adopts an efficient spawning tactic to optimise offspring survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-017-0700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early back-calculated size-at-age of Atlantic yellow eels sampled along ecological gradients in the Gironde and St. Lawrence hydrographical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (8), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2017-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater eels: A symbol of the effects of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal tolerance of allis shad (Alosa alosa) embryos and larvae: Modeling and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science Journal for Teens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause the highest direct mortality of individuals do not necessarily have the greatest influence on temperate eel escapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause or consequence? Exploring the role of phenotypic plasticity and genetic polymorphism in the emergence of phenotypic spatial patterns of the European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.987-999. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transcription profiling in wild and laboratory-exposed eels: Effect of captivity and in situ chronic exposure to pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 571, pp.92-102. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.1310048-9697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the exposure to Cd and PCBs by means of a non-invasive transcriptomic approach in laboratory and wild contaminated European eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5431--5441. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5754-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonography as a non-invasive tool for sex determination and maturation monitoring in silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164, pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal transcriptome analysis of wild contaminated female European eels during artificial gonad maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.303--309. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal ovarian DNA methylation programming during gonad maturation in wild contaminated fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moffett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peluhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (19), pp.11688--11695. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503712c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvEel (evolutionary ecology based model for eel): a model to explore the role of phenotypic plasticity as an adaptive response of three temperate eels to spatially structured environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (10), pp.1561-1571. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling attempts utilized in sturgeon research: a review of the state-of-the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shallow to deep waters: habitats used by larval lampreys (genus Petromyzon and Lampetra) over a western European basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Coustillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century of eel growth: changes and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic loss of mass in glass eels at different salinities according to their propensity to migrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming activity responses to water current reversal support selective tidal-stream transport hypothesis in juvenile thinlip mullet Liza ramada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resident and migratory tactics in freshwater european eels are size-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (7), pp.1483-1493. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02360.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of relative distance as new descriptor of yellow European eel spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.520-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is feeding behaviour related to glass eel propensity to migrate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (3), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic swimming activity in Anguilla anguilla glass eels: Synchronisation to water current reversal under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (1), pp.54-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pollutant content in Anguilla anguilla glass eels and relationship with migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pollutant content in Anguilla anguilla glass eels and relationship with migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (4), pp.223-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and migratory behavior in glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (4), pp.684-690. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic swimming activity in Anguilla anguilla glass eels : synchronisation to water current reversal under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the inland population dynamics of the European eel using a pattern-oriented modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-2), pp.166-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and migratory behavior in glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.684-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of body condition and water temperature on Anguilla anguilla glass eel migratory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 331, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of body condition and water temperature on Anguilla anguilla glass eels migratory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 331 (2), pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stage-structured model to predict the effect of temperature and salinity on glass eel Anguilla anguilla pigmentation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ciccotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (4), pp.993-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de juvéniles d'esturgeons européens Acipenser sturio (Acipenseridae) sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1 (supplément)), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la température et de la salinité sur le développement de la pigmentation des civelles (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (3), pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités morphologique et du taux d'hormone de croissance des civelles d'anguilles européennes (Anguilla anguilla) dans l`estuaire de la Gironde au cours de la saison 1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchelidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368 « spécial anguilles », pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`anguille, un défi pour les scientifiques : compte rendu des journées anguilles du Grisam La Tour du Valat, 26-29 mars 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368 « spécial anguilles », pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age à la migration de reproduction des géniteurs de trois cohortes de grandes aloses (Alosa alosa) dans le bassin versant de la Garonne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bellariva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 362-363, pp.973-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur de migration de civelles dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, p. 31 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des concepts de modélisation du phénomène de migration des civelles d'Anguilla anguilla en estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 335, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anguille en marais d'eau douce. Première analyse des probabilités de capture observées lors des inventaires par pêche électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 335, pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyDiaD model: A tool to explore the effect of climate change on diadromous species assemblage in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Antunes,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ICES Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic threats on the 3 dimensions of shad populations connectivity : marine connectivity, land to sea connectivity, and connectivity between shad populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David José Nachón García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara O’leary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Marine Functional Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST SEA UNICORN, May 2023, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI ( Fisheries Society of the British Isles ) 2023 : Fish habitat ecology in a changing climate ·</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Colchester - Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting continental and marine habitats of diadromous species by crossing habitat suitability predictions with observations of population functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shad range-shift response to climate change: a multi-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shad symposium - Unlocking the Severn River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Worcester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Population Shifts for European Diadromous Fish Species Based on Climate Change Scenarios and Dispersal Dynamics to Assess Changes in Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Aug 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on marine ecological requirements and spatial distribution of one of the most endangered ﬁsh species in Europe, the European sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES, SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of dispersal capacities and reproductive strategies/tactics on the structure of American shad populations across the species native range: an approach based on a mechanistic species distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Adélaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fishes and ecosystem services: A transnational approach for a first valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish on the move 2019 annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Poughkeepsie, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAD'EAU Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts that cause highest mortality temperate eels do not necessarily have the greatest impact on species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congress of the Iberian Society for Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrée de la restauration de la continuité écologique des cours d'eau pour les poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons, Workshop Stock assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of anthropogenic pressures on temperate eels using Genetics & Evolutionary ecology-based model for eels (GenEveel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Eel Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Optimiser un modèle complexe suppose une bonne démarche et de bons outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pêches et Changements Globaux 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Post-release monitoring strategies in sturgeon restoration programs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasticité phénotypique adaptative et la sélection spatialement variable chez l'anguille européenne modifient-elles l'effet des pressions anthropiques sur la population ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque scientifique de l'AFH, Les écosystèmes dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of adaptive plasticity and local adaptation in the European eel: assessing population-level responses to anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and temperature sensibility of allis shad embryos, larvae and juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on restoration and Conservation of shads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bergerac, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveel (Evolutionary ecology based model for Eel): A Model to Explore the Role of Phenotypic Plasticity As an Adaptive Response of Three Temperate Eels (Anguilla anguilla, A. japonica and A. rostrata) to Spatially Structured Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle EDA (Eel Density Analysis) pour estimer l'échappement des anguilles argentées dans un réseau hydrographique à partir de données disponibles sur les stocks en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012 du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Acipenser sturio conservation program in France since 2007: Juvenile production, laboratory experiments, stocking and monitoring in the natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tulcea, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of fruit quality traits in apricot progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Dondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tartarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Nortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 15 th International Symposium on Apricot Breeding and Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du statut énergétique et de la teneur en hormones thyroidiennes sur le comportement locomoteur de la civelle d'anguille européenne (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflence du statut énergétique et des teneurs en hormones thyroidiennes et micropolluants sur le comportement de la civelle d'anguille européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Perpignan, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation individus-centrée dans la compréhension des phénomènes migratoires de la civelle en estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la modélisation au Cemagref 3-4 octobre 2005 Clermont Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual experiments: the estuarine migration of glass eel with an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Indo-Pacific Fish Conference, Howard International House, Taipei, TWN, May 15-20, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inputs of behavioural experiments to the individual-based modelling of glass eel estuarine migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and diadromy in Europe. Ecology, management, conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la croissance entre des juvéniles d'esturgeons européens, Acipenser sturio sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement des poissons migrateurs dans les modèles individus-centrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SMAGET : Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la prise d'eau de la centrale nucléaire du Blayais en liaison avec la pêche commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposé à la Commission Locale d'Information auprès du Centre de Production Nucléaire du Blayais, 30 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la migration estuarienne de civelles par simulation individus-centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du programme environnements vie et société, Paris, 15-16-17 janvier 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème forum halieumétrique, Nantes, 26-28 juin 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique de population de la grande alose (Alosa alosa) dans le bassin versant Gironde-Garonne-Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Gif-sur-Yvette, France. pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the estuarial migration of civelles (Anguilla anguilla L., 1758) using individual-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIEM-ICES, Aalborg, DNK, 21-29 septembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of daily catch series and definition of a first model of civelles (Anguila anguilla L. 1758) penetration in the mower estuary of Gironde (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium and workshop on stock assessment in inland fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Hull, Canada. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement itératif de la base de données EuroDiad sur les espèces migratrices amphihalines européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gobbetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acipenser sturio and A. oxyrinchus: an assessment of their past co-occurrence in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Janc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cestas-Gazinet, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of land-sea nutrient fluxes operated by migratory fish in a climate change context: How a mechanistic species distribution model can be useful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental control on fish life cycle: case of temperature, discharge and photoperiod control on shad reproduction (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish on the move 2019 annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Poughkeepsie, United States. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of monitoring methods in a restoration program: case study of Acipenser sturio sustained population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effects of temperature and oxygen on the population dynamics of the European sturgeon using dynamic energy budget theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Ecological Modelling Global Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Baltimore, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and Evolutionary Ecology-based model for eel: GenEveel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Theory (summer school)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Schiermonnikoog, Netherlands. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Massiot Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of sexual maturation in silver eels using ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau Du Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural experiments on young of year European sturgeon (Acipenser sturio) intended for stocking ADAPTEST (ADAPTability TESTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Gesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS7, 7th International symposium on sturgeon, Sturgeon, science and society at the crossroads: meeting the challenges of the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life histories of anadromous fishes: chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.55-77, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Future of Stocked Fish: chap. 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Williot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.417-423, 2011, 978-3-642-20610-8. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces : ordre des anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons d'eau douce de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.259-263, 2011, Inventaires &amp; biodiversité, 978-2-85653-672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression et répartition des anguilles dans les bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations. Ecobag Programme de recherche. Cahier technique n. 2/4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shads state of the art: 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Alexandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henggeler Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.46-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de dénombrement automatique des larves et juvéniles d’esturgeon européen : chapitre VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier établissement d'un modèle de fonctionnement de la population d'anguille à l'échelle d'un bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation du flux migratoire de civelles en estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces : ordre des anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des poissons d'eau douce de France, KEITH P., ALLARDI J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau de bord de la population. Estimation de l'abondance des différentes classes d'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.349-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical guide for conducting calibration and decision-making optimisation with complex ecological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acou Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel density analysis (EDA 2.2.1). Escapement of silver eels (Anguilla anguilla) from French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EPTB Vilaine; AFB; Inra; Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2017 et synthèse 2013-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation en France des densités d’anguilles jaunes d’Europe (Anguilla anguilla) basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COlonisation). Rapport final année 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective sur l'évolution de la recherche sur les poissons migrateurs amphihalins à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des alosons dans les parties aval de la Garonne et de la Dordogne : Année 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités d’anguilles jaunes d’Europe (Anguilla anguilla) en France, basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COLonisation) : rapport intermédiaire année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2012-2013, 2013-2014 et 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subsidiarité à l'oeuvre dans une politique européenne ; le cas du règlement anguilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA2.x) : un modèle statistique pour estimer l'échappement des anguilles argentées (Anguilla anguilla) dans un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils de modélisation de la population d’anguille européenne prenant en compte la diversité des paramètres de dynamique par grande fraction d’aire de répartition continentale de l’espèce : Rapport final 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.274-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et utilisation des habitats estuariens par les poissons migrateurs thalassotoques : approche comparative Seine-Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coustillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2011-2012 et de date de fermeture de l'anguille jaune et argentée pour les saisons 2012 et 2012-2013 respectivement en fonction du plan de gestion français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'impact des barrages sur l'accès de l'anguille d'Amérique (Anguilla rostrata) aux habitats d'eau douce et établissement de priorités pour des gains en habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Dutil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.339-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDIES AND PILOT PROJECTS FOR CARRYING OUT THE COMMON FISHERIES POLICY LOT 2: Pilot projects to estimate potential and actual escapement of silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Andonegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Apolostaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union (UE). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.555-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.445-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un total admissible de capture d'anguilles de moins de 12 cm pour la saison 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures en taille de l'anguille européenne en France : application du modèle ELSA aux données de BDMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets possibles de différents niveaux de réduction des impacts anthropiques sur le temps de restauration du stock d'anguille européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles d'anguille (Anguilla anguilla) sur l'Isle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme INDICANG Rapport d'étape 2005-2006 : Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles sur l'Isle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the European eel population; pilot studies for a scientific framework in support of sustainable management: SLIME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LITEAU : Gironde : rôle de la dynamique des masses d'eau et des sédiments fins dans les transferts chimiques et biologiques dans l'estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la mortalité des civelles de la Gironde après leur passage dans le circuit de refroidissement de la Centrale nucléaire du Blayais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité morphologique et physiologique des civelles d'anguilles dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'éléments de gestion de la population d'anguilles sur la base des données produites par la RHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1996 - Etude de la faune circulante 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1998, pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données issues du suivi de la faune circulante aux abords de la Centrale de Braud et Saint-Louis. Cas des juvéniles d'aloses (Alosa alosa), des crevettes blanches (Palaemon longirostris) et des civelles d'anguilles (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données de captures d'anguilles par pêche électrique et cartographie des structures en tailles à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode d'estimation de l'âge à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et modélisation de la croissance des formes juvéniles d'esturgeons autochtones Acipenser sturio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1994, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : application de la méthode d'estimation de l'age à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une technique d'inventaire de l'anguille par pêche électrique : exploitation des données CSP et CEMAGREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multiscalaire des paradigmes de la dynamique de population d`anguilles européennes à l'aide d'outils de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat d'océanographie, Université de Bordeaux I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02586511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation au service de la connaissance et de la restauration des populations de poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à diriger les recherches, Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId534"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Dobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desimira Maria Stroe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Floricel Dima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604858v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannetier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normandeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couture" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.1310048-9697" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannetier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5754-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacobs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTS4NFSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503712c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600627v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-039HBPN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lavergne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gayou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFGFHN0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Du Colombier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZ420D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLHSL1DC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588348v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fatin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciccotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583202v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaihi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583201v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Crivelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin Vandembulcke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bellariva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578051v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924585v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouanin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597538v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338888v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dondini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Salazar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nortes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758153v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760539v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578856v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581267v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582005v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574689v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579314v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramaglia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746327v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gobbetto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698180v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609746v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607397v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600967v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596753v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_30" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596774v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833497v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602614v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alexandrino" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henggeler Antunes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy King" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587272v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587270v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582613v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968910v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607944v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606194v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602321v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domange" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603463v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602100v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807563v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597525v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599638v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598234v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596136v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vesque" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tremblay" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dutil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807917v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597902v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apolostaki" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594194v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593121v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820150v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592829v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592828v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588728v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588591v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekker" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosell" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580812v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579640v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579312v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581286v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577599v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578491v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pronier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575885v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574590v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586511v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602598v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Dobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desimira Maria Stroe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Floricel Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Raposo de Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02475-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ashley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Muench" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marta-Pedroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rodwell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jordaan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Limburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4712" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Boavida-Portugal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Mateus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1241969" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01151-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber-O'Malley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Malley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac122" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lambremon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Nach&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-019-00874-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-017-0700-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.03.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;tard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0214" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normandeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couture" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.1310048-9697" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oses" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannetier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5754-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacobs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.06.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTS4NFSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffett" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503712c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0090" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-039HBPN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594175v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02360.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3NGJHQH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Lavergne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gayou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFGFHN0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Du Colombier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663383v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.05.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QZ420D9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLHSL1DC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353186v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Briand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fatin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ciccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaihi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583201v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Crivelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580311v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin Vandembulcke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bellariva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476084v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694533v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212231v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nach&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Belo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O&#8217;leary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353936v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Barber" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523687v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609206v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608459v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605050v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605052v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602607v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600770v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597782v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouanin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597538v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338888v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dondini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Salazar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Nortes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758153v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821189v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587177v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760539v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578856v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581267v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582203v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577246v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574689v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579314v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramaglia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746327v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gobbetto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698180v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609746v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609631v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605230v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605054v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600967v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602980v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_30" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596774v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833497v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alexandrino" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henggeler Antunes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy King" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601450v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587272v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587270v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582613v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968910v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607944v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606194v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domange" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607689v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603463v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602100v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807563v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606480v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597525v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599638v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598234v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807917v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596136v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vesque" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tremblay" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dutil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597902v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270649v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apolostaki" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594194v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593121v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820150v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592829v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592828v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592825v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588728v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588591v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekker" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosell" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580812v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579640v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581286v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579312v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577599v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578491v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pronier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575885v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574590v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586511v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602598v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>